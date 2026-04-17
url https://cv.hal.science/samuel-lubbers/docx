--- v0 (2026-03-20)
+++ v1 (2026-04-17)
@@ -827,261 +827,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentation of cow milk and/or pea milk mixtures by different starter cultures: Physico-chemical and sensorial properties</w:t>
+                <w:t xml:space="preserve">Water and temperature contribution to the structuration of starch matrices in the presence of flavour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manhal Yousseef</w:t>
+                <w:t xml:space="preserve">Silawan Somboonchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lafarge</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Husson</w:t>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2016.01.060⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 195, pp.79 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.04.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396424v1</w:t>
+                <w:t xml:space="preserve">hal-01495134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and temperature contribution to the structuration of starch matrices in the presence of flavour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fermentation of cow milk and/or pea milk mixtures by different starter cultures: Physico-chemical and sensorial properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhal Yousseef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silawan Somboonchan</w:t>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 195, pp.79 - 86. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.430-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.04.099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2016.01.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495134v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentation des protéines végétales : atouts organoleptique et nutritionnel</w:t>
               </w:r>
@@ -1192,90 +1192,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory evaluation as a tool in assessing the quality of new fermented products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhal Yousseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology Development Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (3), pp.63-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2867,51 +2867,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing sustainable food: the role of consumer liking in optimization of pea yogurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhal Yousseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilian Dobrev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2919,51 +2919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPISE 2016 - the 5. international symposium in Sensory evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Hô Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2988,77 +2988,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From sensory evaluation to food product development: how to fit a new vegetal fermented product to the consumer taste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhal Yousseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3221,90 +3221,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of lactic acid bacteria for fermentation of a mix of cow and pea protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhal Yousseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5699,51 +5699,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0504A8B9"/>
+    <w:nsid w:val="BCC661C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5930,51 +5930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-lubbers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8113-0541" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08896681X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03631192v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03281883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamarana Souare" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonseny Traore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32732/jfet.2021.10.1.19" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03448997v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.15425" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hedhili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Griffon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope Ebenezer Akinyemi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.01.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14850" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Yousseef" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.01.060" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silawan Somboonchan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.04.099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu-Ha Ho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02178049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32508/stdj.v17i3.1501" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02566830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfedinne Ayed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Merabtine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.04.050" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.09.039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XV2S345-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3949" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5597RLQV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2000" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBK5WJ8G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Butler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.04.041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H92VN3QH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668488v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martinez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0628375" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7V5LW5KN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669576v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decourcelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413574v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rondeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.02.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674862v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683315v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramirez Ramirez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpentier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuillat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taisant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Dobrev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795229v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757887v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Poette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756015v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170374_2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170509" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chana-Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780123985491000751" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00075-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-univ-bourgogne.archives-ouvertes.fr/hal-00709926" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719384v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pernin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255077v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-lubbers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8113-0541" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08896681X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03631192v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03281883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamarana Souare" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonseny Traore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32732/jfet.2021.10.1.19" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03448997v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.15425" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hedhili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Griffon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope Ebenezer Akinyemi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.01.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14850" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495134v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silawan Somboonchan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.04.099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396424v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Yousseef" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.01.060" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu-Ha Ho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02178049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32508/stdj.v17i3.1501" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02566830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfedinne Ayed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Merabtine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.04.050" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.09.039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XV2S345-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3949" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5597RLQV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2000" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBK5WJ8G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Butler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.04.041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H92VN3QH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668488v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martinez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0628375" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7V5LW5KN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669576v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decourcelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413574v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rondeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.02.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674862v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683315v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramirez Ramirez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpentier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuillat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taisant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Dobrev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795229v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757887v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Poette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756015v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170374_2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170509" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chana-Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780123985491000751" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00075-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-univ-bourgogne.archives-ouvertes.fr/hal-00709926" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719384v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pernin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255077v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>