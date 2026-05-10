--- v1 (2026-04-17)
+++ v2 (2026-05-10)
@@ -329,464 +329,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Extractability and Thermally Induced Gelation Properties of African Locust Bean Proteins (Parkia biglobosa Jacq. R.Br)</w:t>
+                <w:t xml:space="preserve">Moringa Oleifera supplemented biscuits: Nutritional values and consumer segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Lamarana Souare</w:t>
+                <w:t xml:space="preserve">Amel Hedhili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lonseny Traore</w:t>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Husson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francine Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babatope Ebenezer Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32732/jfet.2021.10.1.19⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138, pp.406-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2021.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281883v1</w:t>
+                <w:t xml:space="preserve">hal-03187745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional properties of hemp protein concentrate obtained by alkaline extraction and successive ultrafiltration and spray‐drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Goure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57, pp.436-446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ijfs.15425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moringa Oleifera supplemented biscuits: Nutritional values and consumer segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Hedhili</w:t>
+                <w:t xml:space="preserve">Protein Extractability and Thermally Induced Gelation Properties of African Locust Bean Proteins (Parkia biglobosa Jacq. R.Br)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Lamarana Souare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonseny Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 138, pp.406-414. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.19-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2021.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32732/jfet.2021.10.1.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187745v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemp ( Cannabis sativa L.) Protein Extraction Conditions Affect Extraction Yield and Protein Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -827,291 +827,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and temperature contribution to the structuration of starch matrices in the presence of flavour</w:t>
+                <w:t xml:space="preserve">Fermentation of cow milk and/or pea milk mixtures by different starter cultures: Physico-chemical and sensorial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silawan Somboonchan</w:t>
+                <w:t xml:space="preserve">Manhal Yousseef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.04.099⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.430-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2016.01.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495134v1</w:t>
+                <w:t xml:space="preserve">hal-01396424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentation of cow milk and/or pea milk mixtures by different starter cultures: Physico-chemical and sensorial properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water and temperature contribution to the structuration of starch matrices in the presence of flavour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lafarge</w:t>
+                <w:t xml:space="preserve">Silawan Somboonchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Valentin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Husson</w:t>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 69, pp.430-437. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 195, pp.79 - 86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2016.01.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.04.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396424v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentation des protéines végétales : atouts organoleptique et nutritionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1192,90 +1192,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory evaluation as a tool in assessing the quality of new fermented products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhal Yousseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology Development Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (3), pp.63-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2514,247 +2514,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of glycerol on the perceived aroma of a model wine and a white wine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aroma compound sorption by oak wood in a model wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ramirez Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feuillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 34, pp.262-265</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 49, pp.3893-3897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674862v1</w:t>
+                <w:t xml:space="preserve">hal-02683315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aroma compound sorption by oak wood in a model wine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of glycerol on the perceived aroma of a model wine and a white wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ramirez Ramirez</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 49, pp.3893-3897</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 34, pp.262-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683315v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue cheese taste intensification in process cheese products</w:t>
               </w:r>
@@ -2867,103 +2867,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing sustainable food: the role of consumer liking in optimization of pea yogurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhal Yousseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilian Dobrev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPISE 2016 - the 5. international symposium in Sensory evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Hô Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2988,90 +2988,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From sensory evaluation to food product development: how to fit a new vegetal fermented product to the consumer taste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhal Yousseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPISE 2016 - the 5. international symposium in Sensory evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Hô Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3221,103 +3221,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of lactic acid bacteria for fermentation of a mix of cow and pea protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhal Yousseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitagora - 9. international taste-nutrition-health congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3683,64 +3683,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feuillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Weurman flavour research symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Beaune, France</w:t>
@@ -4041,51 +4041,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of aroma compounds from fat spread in a salivary reactor</w:t>
+                <w:t xml:space="preserve">The salivary reactor: an innovating tool for the categorization of food products through their aroma and taste compounds release profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
@@ -4120,218 +4120,231 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Wartburg Symposium on Flavor Chemistry &amp; Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Wartburg-Esenach, Germany. 1 p., 2010</w:t>
+              <w:t xml:space="preserve">9. Wartburg symposium on flavour chemistry and biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Eisenach, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deutsche Forschungsanstalt für Lebensmittelchemie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Advances and challenges in flavor chemistry &amp; biology. Proceedings of the 9. wartburg symposium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819203v1</w:t>
+                <w:t xml:space="preserve">hal-02754833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of volatiles and sensory profiles in grape juices from Gamay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chatelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Wartburg symposium on flavour chemistry and biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Eisenach, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deutsche Forschungsanstalt für Lebensmittelchemie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Advances and challenges in flavor chemistry &amp; biology. Proceedings of the 9th Wartburg Symposium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The salivary reactor: an innovating tool for the categorization of food products through their aroma and taste compounds release profiles</w:t>
+                <w:t xml:space="preserve">Release of aroma compounds from fat spread in a salivary reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
@@ -4366,86 +4379,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Wartburg symposium on flavour chemistry and biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. Wartburg Symposium on Flavor Chemistry &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Wartburg-Esenach, Germany. 1 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deutsche Forschungsanstalt für Lebensmittelchemie</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02754833v1</w:t>
+                <w:t xml:space="preserve">hal-02819203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroma release in fat free dairy gels added or not added with pectin</w:t>
               </w:r>
@@ -5062,415 +5062,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of volatiles and sensory profile in grape juices from Gamay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative structure-property relationships approach of aroma compounds behaviour in polysaccharide gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tromelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Merabtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances and challenges in flavor chemistry &amp; biology. Proceedings of the 9th Wartburg Symposium</w:t>
+              <w:t xml:space="preserve">Expression of multidisciplinary flavour science. Proceedings of the 12. Weurman Symposium Interlaken, Switzerland, 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deutsche Forschungsanstalt für Lebensmittelchemie</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.374-381, 2010, 978-3-938896-38-9</w:t>
+                <w:t xml:space="preserve">Zurich University of Applied Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-3-905745-19-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709926v1</w:t>
+                <w:t xml:space="preserve">hal-02822513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The salivary reactor: an innovating tool for the categorization of food products through their aroma and taste compounds release profiles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of volatiles and sensory profile in grape juices from Gamay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Hofmann, T. ; Meyerhof, W. ; Schieberle, P. </w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hofmann, Thomas Meyerhof, Wolfgang Schieberle, Peter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances and challenges in flavor chemistry &amp; biology. Proceedings of the 9th Wartburg Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Deutsche Forschungsanstalt für Lebensmittelchemie, pp.386-389, 2010</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deutsche Forschungsanstalt für Lebensmittelchemie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.374-381, 2010, 978-3-938896-38-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719384v1</w:t>
+                <w:t xml:space="preserve">hal-00709926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative structure-property relationships approach of aroma compounds behaviour in polysaccharide gels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Merabtine</w:t>
+                <w:t xml:space="preserve">The salivary reactor: an innovating tool for the categorization of food products through their aroma and taste compounds release profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hofmann, T. ; Meyerhof, W. ; Schieberle, P. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expression of multidisciplinary flavour science. Proceedings of the 12. Weurman Symposium Interlaken, Switzerland, 2008</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 978-3-905745-19-1</w:t>
+              <w:t xml:space="preserve">Advances and challenges in flavor chemistry &amp; biology. Proceedings of the 9th Wartburg Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deutsche Forschungsanstalt für Lebensmittelchemie, pp.386-389, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822513v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5514,51 +5514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5699,51 +5699,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BCC661C7"/>
+    <w:nsid w:val="896DB535"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5930,51 +5930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-lubbers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8113-0541" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08896681X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03631192v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03281883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamarana Souare" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonseny Traore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32732/jfet.2021.10.1.19" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03448997v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.15425" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hedhili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Griffon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope Ebenezer Akinyemi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.01.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14850" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495134v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silawan Somboonchan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.04.099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396424v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Yousseef" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.01.060" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu-Ha Ho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02178049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32508/stdj.v17i3.1501" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02566830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfedinne Ayed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Merabtine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.04.050" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.09.039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XV2S345-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3949" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5597RLQV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2000" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBK5WJ8G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Butler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.04.041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H92VN3QH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668488v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martinez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0628375" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7V5LW5KN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669576v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decourcelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413574v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rondeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.02.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674862v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683315v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramirez Ramirez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpentier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuillat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taisant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Dobrev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795229v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757887v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Poette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756015v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170374_2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170509" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chana-Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780123985491000751" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00075-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-univ-bourgogne.archives-ouvertes.fr/hal-00709926" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719384v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pernin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255077v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-lubbers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8113-0541" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08896681X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03631192v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187745v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hedhili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Griffon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope Ebenezer Akinyemi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.01.017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03448997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.15425" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03281883v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamarana Souare" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonseny Traore" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32732/jfet.2021.10.1.19" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14850" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Yousseef" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.01.060" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silawan Somboonchan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.04.099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu-Ha Ho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02178049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32508/stdj.v17i3.1501" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02566830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfedinne Ayed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Merabtine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.04.050" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.09.039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XV2S345-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3949" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5597RLQV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2000" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBK5WJ8G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Butler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.04.041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H92VN3QH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668488v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martinez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0628375" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7V5LW5KN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669576v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decourcelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413574v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rondeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.02.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramirez Ramirez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuillat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674862v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taisant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Dobrev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795229v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757887v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Poette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170509" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756015v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170374_2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819203v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chana-Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780123985491000751" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00075-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822513v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709926v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-univ-bourgogne.archives-ouvertes.fr/hal-00709926" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719384v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maison" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pernin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255077v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>