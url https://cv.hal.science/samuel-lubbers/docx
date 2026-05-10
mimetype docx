--- v2 (2026-05-10)
+++ v3 (2026-05-10)
@@ -329,464 +329,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moringa Oleifera supplemented biscuits: Nutritional values and consumer segmentation</w:t>
+                <w:t xml:space="preserve">Protein Extractability and Thermally Induced Gelation Properties of African Locust Bean Proteins (Parkia biglobosa Jacq. R.Br)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Hedhili</w:t>
+                <w:t xml:space="preserve">Mamadou Lamarana Souare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonseny Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2021.01.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32732/jfet.2021.10.1.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187745v1</w:t>
+                <w:t xml:space="preserve">hal-03281883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional properties of hemp protein concentrate obtained by alkaline extraction and successive ultrafiltration and spray‐drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Potin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisa Goure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57, pp.436-446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ijfs.15425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Extractability and Thermally Induced Gelation Properties of African Locust Bean Proteins (Parkia biglobosa Jacq. R.Br)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moringa Oleifera supplemented biscuits: Nutritional values and consumer segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Hedhili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Lamarana Souare</w:t>
+                <w:t xml:space="preserve">Francine Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lonseny Traore</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Babatope Ebenezer Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (1), pp.19-27. </w:t>
+              <w:t xml:space="preserve">South African Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138, pp.406-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32732/jfet.2021.10.1.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2021.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281883v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemp ( Cannabis sativa L.) Protein Extraction Conditions Affect Extraction Yield and Protein Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -827,291 +827,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentation of cow milk and/or pea milk mixtures by different starter cultures: Physico-chemical and sensorial properties</w:t>
+                <w:t xml:space="preserve">Water and temperature contribution to the structuration of starch matrices in the presence of flavour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manhal Yousseef</w:t>
+                <w:t xml:space="preserve">Silawan Somboonchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lafarge</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Husson</w:t>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2016.01.060⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 195, pp.79 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.04.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396424v1</w:t>
+                <w:t xml:space="preserve">hal-01495134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and temperature contribution to the structuration of starch matrices in the presence of flavour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fermentation of cow milk and/or pea milk mixtures by different starter cultures: Physico-chemical and sensorial properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhal Yousseef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silawan Somboonchan</w:t>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 195, pp.79 - 86. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.430-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.04.099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2016.01.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495134v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentation des protéines végétales : atouts organoleptique et nutritionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1192,90 +1192,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory evaluation as a tool in assessing the quality of new fermented products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhal Yousseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology Development Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (3), pp.63-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2514,247 +2514,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aroma compound sorption by oak wood in a model wine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of glycerol on the perceived aroma of a model wine and a white wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ramirez Ramirez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Lubbers</w:t>
+                <w:t xml:space="preserve">C. Verret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Charpentier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 49, pp.3893-3897</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 34, pp.262-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683315v1</w:t>
+                <w:t xml:space="preserve">hal-02674862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of glycerol on the perceived aroma of a model wine and a white wine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aroma compound sorption by oak wood in a model wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ramirez Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Verret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">M. Feuillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 34, pp.262-265</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 49, pp.3893-3897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674862v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue cheese taste intensification in process cheese products</w:t>
               </w:r>
@@ -2867,103 +2867,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing sustainable food: the role of consumer liking in optimization of pea yogurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhal Yousseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilian Dobrev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPISE 2016 - the 5. international symposium in Sensory evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Hô Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2988,90 +2988,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From sensory evaluation to food product development: how to fit a new vegetal fermented product to the consumer taste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhal Yousseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPISE 2016 - the 5. international symposium in Sensory evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Hô Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3221,103 +3221,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of lactic acid bacteria for fermentation of a mix of cow and pea protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhal Yousseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitagora - 9. international taste-nutrition-health congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3683,64 +3683,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feuillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Weurman flavour research symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Beaune, France</w:t>
@@ -4041,51 +4041,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The salivary reactor: an innovating tool for the categorization of food products through their aroma and taste compounds release profiles</w:t>
+                <w:t xml:space="preserve">Release of aroma compounds from fat spread in a salivary reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
@@ -4120,231 +4120,218 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Wartburg symposium on flavour chemistry and biology</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Advances and challenges in flavor chemistry &amp; biology. Proceedings of the 9. wartburg symposium</w:t>
+              <w:t xml:space="preserve">9. Wartburg Symposium on Flavor Chemistry &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Wartburg-Esenach, Germany. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754833v1</w:t>
+                <w:t xml:space="preserve">hal-02819203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of volatiles and sensory profiles in grape juices from Gamay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chatelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Wartburg symposium on flavour chemistry and biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Eisenach, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deutsche Forschungsanstalt für Lebensmittelchemie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Advances and challenges in flavor chemistry &amp; biology. Proceedings of the 9th Wartburg Symposium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of aroma compounds from fat spread in a salivary reactor</w:t>
+                <w:t xml:space="preserve">The salivary reactor: an innovating tool for the categorization of food products through their aroma and taste compounds release profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
@@ -4379,73 +4366,86 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Wartburg Symposium on Flavor Chemistry &amp; Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Wartburg-Esenach, Germany. 1 p., 2010</w:t>
+              <w:t xml:space="preserve">9. Wartburg symposium on flavour chemistry and biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Eisenach, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deutsche Forschungsanstalt für Lebensmittelchemie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Advances and challenges in flavor chemistry &amp; biology. Proceedings of the 9. wartburg symposium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819203v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroma release in fat free dairy gels added or not added with pectin</w:t>
               </w:r>
@@ -5062,415 +5062,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative structure-property relationships approach of aroma compounds behaviour in polysaccharide gels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of volatiles and sensory profile in grape juices from Gamay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hofmann, Thomas Meyerhof, Wolfgang Schieberle, Peter. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expression of multidisciplinary flavour science. Proceedings of the 12. Weurman Symposium Interlaken, Switzerland, 2008</w:t>
+              <w:t xml:space="preserve">Advances and challenges in flavor chemistry &amp; biology. Proceedings of the 9th Wartburg Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zurich University of Applied Sciences</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 978-3-905745-19-1</w:t>
+                <w:t xml:space="preserve">Deutsche Forschungsanstalt für Lebensmittelchemie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.374-381, 2010, 978-3-938896-38-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822513v1</w:t>
+                <w:t xml:space="preserve">hal-00709926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of volatiles and sensory profile in grape juices from Gamay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The salivary reactor: an innovating tool for the categorization of food products through their aroma and taste compounds release profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Hofmann, Thomas Meyerhof, Wolfgang Schieberle, Peter. </w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hofmann, T. ; Meyerhof, W. ; Schieberle, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances and challenges in flavor chemistry &amp; biology. Proceedings of the 9th Wartburg Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.374-381, 2010, 978-3-938896-38-9</w:t>
+              <w:t xml:space="preserve">, Deutsche Forschungsanstalt für Lebensmittelchemie, pp.386-389, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709926v1</w:t>
+                <w:t xml:space="preserve">hal-00719384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The salivary reactor: an innovating tool for the categorization of food products through their aroma and taste compounds release profiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Poette</w:t>
+                <w:t xml:space="preserve">Quantitative structure-property relationships approach of aroma compounds behaviour in polysaccharide gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tromelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Merabtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances and challenges in flavor chemistry &amp; biology. Proceedings of the 9th Wartburg Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Deutsche Forschungsanstalt für Lebensmittelchemie, pp.386-389, 2010</w:t>
+              <w:t xml:space="preserve">Expression of multidisciplinary flavour science. Proceedings of the 12. Weurman Symposium Interlaken, Switzerland, 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zurich University of Applied Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-3-905745-19-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719384v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5514,51 +5514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5699,51 +5699,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="896DB535"/>
+    <w:nsid w:val="3ECEB30B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5930,51 +5930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-lubbers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8113-0541" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08896681X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03631192v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187745v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hedhili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Griffon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope Ebenezer Akinyemi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.01.017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03448997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.15425" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03281883v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamarana Souare" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonseny Traore" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32732/jfet.2021.10.1.19" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14850" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Yousseef" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.01.060" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silawan Somboonchan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.04.099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu-Ha Ho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02178049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32508/stdj.v17i3.1501" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02566830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfedinne Ayed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Merabtine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.04.050" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.09.039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XV2S345-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3949" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5597RLQV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2000" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBK5WJ8G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Butler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.04.041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H92VN3QH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668488v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martinez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0628375" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7V5LW5KN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669576v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decourcelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413574v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rondeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.02.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramirez Ramirez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuillat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674862v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taisant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Dobrev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795229v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757887v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Poette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170509" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756015v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170374_2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819203v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chana-Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780123985491000751" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00075-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822513v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709926v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-univ-bourgogne.archives-ouvertes.fr/hal-00709926" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719384v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maison" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pernin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255077v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-lubbers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8113-0541" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08896681X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03631192v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03281883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamarana Souare" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonseny Traore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32732/jfet.2021.10.1.19" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03448997v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.15425" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hedhili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Griffon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope Ebenezer Akinyemi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.01.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14850" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495134v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silawan Somboonchan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.04.099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396424v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Yousseef" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.01.060" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu-Ha Ho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02178049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32508/stdj.v17i3.1501" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02566830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfedinne Ayed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Merabtine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.04.050" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.09.039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XV2S345-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3949" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5597RLQV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2000" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBK5WJ8G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Butler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.04.041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H92VN3QH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668488v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martinez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0628375" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7V5LW5KN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669576v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decourcelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413574v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rondeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.02.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674862v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683315v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramirez Ramirez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpentier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuillat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taisant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Dobrev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795229v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757887v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Poette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756015v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170374_2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170509" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chana-Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780123985491000751" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00075-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-univ-bourgogne.archives-ouvertes.fr/hal-00709926" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719384v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pernin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255077v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>