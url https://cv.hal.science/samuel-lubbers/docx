--- v3 (2026-05-10)
+++ v4 (2026-05-30)
@@ -827,261 +827,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and temperature contribution to the structuration of starch matrices in the presence of flavour</w:t>
+                <w:t xml:space="preserve">Fermentation of cow milk and/or pea milk mixtures by different starter cultures: Physico-chemical and sensorial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silawan Somboonchan</w:t>
+                <w:t xml:space="preserve">Manhal Yousseef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.04.099⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.430-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2016.01.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495134v1</w:t>
+                <w:t xml:space="preserve">hal-01396424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentation of cow milk and/or pea milk mixtures by different starter cultures: Physico-chemical and sensorial properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water and temperature contribution to the structuration of starch matrices in the presence of flavour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lafarge</w:t>
+                <w:t xml:space="preserve">Silawan Somboonchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Valentin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Husson</w:t>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 69, pp.430-437. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 195, pp.79 - 86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2016.01.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.04.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396424v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentation des protéines végétales : atouts organoleptique et nutritionnel</w:t>
               </w:r>
@@ -1192,90 +1192,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory evaluation as a tool in assessing the quality of new fermented products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhal Yousseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology Development Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (3), pp.63-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2867,51 +2867,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing sustainable food: the role of consumer liking in optimization of pea yogurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhal Yousseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilian Dobrev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2919,51 +2919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPISE 2016 - the 5. international symposium in Sensory evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Hô Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2988,77 +2988,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From sensory evaluation to food product development: how to fit a new vegetal fermented product to the consumer taste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhal Yousseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3221,90 +3221,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of lactic acid bacteria for fermentation of a mix of cow and pea protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhal Yousseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4041,355 +4041,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of aroma compounds from fat spread in a salivary reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of volatiles and sensory profiles in grape juices from Gamay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie J. Poette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Lubbers</w:t>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Maison</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Wartburg Symposium on Flavor Chemistry &amp; Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Wartburg-Esenach, Germany. 1 p., 2010</w:t>
+              <w:t xml:space="preserve">9. Wartburg symposium on flavour chemistry and biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Eisenach, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deutsche Forschungsanstalt für Lebensmittelchemie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Advances and challenges in flavor chemistry &amp; biology. Proceedings of the 9th Wartburg Symposium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819203v1</w:t>
+                <w:t xml:space="preserve">hal-02756015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of volatiles and sensory profiles in grape juices from Gamay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Release of aroma compounds from fat spread in a salivary reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Chatelet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Maison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Wartburg symposium on flavour chemistry and biology</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Advances and challenges in flavor chemistry &amp; biology. Proceedings of the 9th Wartburg Symposium</w:t>
+              <w:t xml:space="preserve">9. Wartburg Symposium on Flavor Chemistry &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Wartburg-Esenach, Germany. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756015v1</w:t>
+                <w:t xml:space="preserve">hal-02819203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The salivary reactor: an innovating tool for the categorization of food products through their aroma and taste compounds release profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Wartburg symposium on flavour chemistry and biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Eisenach, United Kingdom. </w:t>
@@ -5094,64 +5094,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chatelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hofmann, Thomas Meyerhof, Wolfgang Schieberle, Peter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances and challenges in flavor chemistry &amp; biology. Proceedings of the 9th Wartburg Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5699,51 +5699,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3ECEB30B"/>
+    <w:nsid w:val="EB687D35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5930,51 +5930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-lubbers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8113-0541" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08896681X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03631192v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03281883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamarana Souare" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonseny Traore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32732/jfet.2021.10.1.19" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03448997v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.15425" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hedhili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Griffon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope Ebenezer Akinyemi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.01.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14850" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495134v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silawan Somboonchan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.04.099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396424v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Yousseef" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.01.060" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu-Ha Ho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02178049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32508/stdj.v17i3.1501" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02566830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfedinne Ayed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Merabtine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.04.050" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.09.039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XV2S345-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3949" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5597RLQV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2000" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBK5WJ8G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Butler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.04.041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H92VN3QH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668488v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martinez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0628375" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7V5LW5KN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669576v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decourcelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413574v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rondeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.02.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674862v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683315v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramirez Ramirez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpentier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuillat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taisant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Dobrev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795229v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757887v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Poette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756015v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170374_2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170509" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chana-Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780123985491000751" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00075-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-univ-bourgogne.archives-ouvertes.fr/hal-00709926" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719384v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pernin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255077v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-lubbers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8113-0541" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08896681X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03631192v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03281883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamarana Souare" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonseny Traore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32732/jfet.2021.10.1.19" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03448997v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.15425" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hedhili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Griffon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope Ebenezer Akinyemi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.01.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14850" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Yousseef" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.01.060" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silawan Somboonchan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.04.099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu-Ha Ho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02178049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32508/stdj.v17i3.1501" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02566830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfedinne Ayed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Merabtine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.04.050" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.09.039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XV2S345-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3949" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5597RLQV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2000" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBK5WJ8G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Butler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.04.041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H92VN3QH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668488v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martinez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0628375" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7V5LW5KN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669576v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decourcelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413574v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rondeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.02.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674862v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683315v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramirez Ramirez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpentier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuillat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taisant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Dobrev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795229v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757887v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756015v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170374_2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819203v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Poette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maison" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170509" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chana-Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780123985491000751" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00075-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-univ-bourgogne.archives-ouvertes.fr/hal-00709926" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719384v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pernin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255077v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>