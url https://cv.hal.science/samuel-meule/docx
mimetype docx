--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1043,295 +1043,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-Saline Dynamics of a Shallow Mediterranean Coastal Lagoon: Complementary Information from Short and Long Term Monitoring</w:t>
+                <w:t xml:space="preserve">Benthic oxygen dynamics and implication for the maintenance of chronic hypoxia and ecosystem degradation in the Berre lagoon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boutron</w:t>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Paugam</w:t>
+                <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Luna-Laurent</w:t>
+                <w:t xml:space="preserve">Florian Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Sous</w:t>
+                <w:t xml:space="preserve">Lara Pozzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (7), pp.701. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 258, pp.107437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse9070701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339418v1</w:t>
+                <w:t xml:space="preserve">hal-03249104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic oxygen dynamics and implication for the maintenance of chronic hypoxia and ecosystem degradation in the Berre lagoon (France)</w:t>
+                <w:t xml:space="preserve">Hydro-Saline Dynamics of a Shallow Mediterranean Coastal Lagoon: Complementary Information from Short and Long Term Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+                <w:t xml:space="preserve">Olivier Boutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Grenz</w:t>
+                <w:t xml:space="preserve">Caroline Paugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Cesbron</w:t>
+                <w:t xml:space="preserve">Emilie Luna-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Pozzato</w:t>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 258, pp.107437. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (7), pp.701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse9070701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249104v1</w:t>
+                <w:t xml:space="preserve">hal-03339418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D numerical simulation of seagrass movement under waves and currents with GPUSPH</w:t>
               </w:r>
@@ -1451,51 +1451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind tides and surface friction coefficient in semi-enclosed shallow lagoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Paugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2595,412 +2595,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentation and erosion patterns in a low shoot-density Zostera noltii meadow in the fetch-limited Berre lagoon, Mediterranean France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Meulé</w:t>
+                <w:t xml:space="preserve">Wave-driven circulation over a double nearshore bar system during storm conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 70, pp.563 - 567. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI70-095.1⟩</w:t>
+              <w:t xml:space="preserve">, 2014, Special Issue n°70, pp.84-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI70-015.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711800v1</w:t>
+                <w:t xml:space="preserve">hal-01122783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TYPHOONS DRIVEN MORPHODYNAMICS OF THE WAN-TZU-LIAO SAND BARRIER (TAÏWAN)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+                <w:t xml:space="preserve">Sedimentation and erosion patterns in a low shoot-density Zostera noltii meadow in the fetch-limited Berre lagoon, Mediterranean France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Éléonore Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9753/icce.v34.sediment.50⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.563 - 567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI70-095.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990349v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-driven circulation over a double nearshore bar system during storm conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Meule</w:t>
+                <w:t xml:space="preserve">TYPHOONS DRIVEN MORPHODYNAMICS OF THE WAN-TZU-LIAO SAND BARRIER (TAÏWAN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Special Issue n°70, pp.84-89. </w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Proceedings of 34th Conference on Coastal Engineering, Seoul, Korea, 2014, 34, pp.sediment.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI70-015.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9753/icce.v34.sediment.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122783v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic simulation of instantaneous nearshore water levels during typhoons crossing Taiwan</w:t>
               </w:r>
@@ -5058,51 +5058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Verdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5386,51 +5386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la géophysique terrestre (géo-radar, sismique réfraction) pour l’aide à la gestion du trait de côte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6770,51 +6770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des profils de courants pendant des événements de tempête sur une plage à barre rectiligne en milieu microtidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7422,51 +7422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Charmasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8431,51 +8431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerege.fr/fr/cerege/samuel-meule/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339389v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2025.101762" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pelaez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ponte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ea003589" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Michaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303422" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marlier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Certain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouvenel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12112004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Maticka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097628" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paugam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Luna-Laurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9070701" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107437" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;l&#233;onore Paquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Oudart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.08.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107406" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02392263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valenti Rodellas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cook" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mccallum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Andrisoa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124363" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4950" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI101-065.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cockenpot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-00487-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412450v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426583v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campmas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiing-Yih Liou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroux-Mallouf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711800v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-095.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990349v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.sediment.50" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meule" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-015.1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien R&#233;tif" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo\&amp;amp;quot;ise Michaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.waves.17" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426585v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ching Lin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying-Yih Liou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwung-Hweng Hwung" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.waves.37" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying Li Liou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.034-M" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854402v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brambilla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.023-C" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854170v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sylaios" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.022-B" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerinel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.064-G" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Certain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Adloff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Barusseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688178v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis I. Vousdoukas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dufois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sauzade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-10-00122.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.5242" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-401VLB2D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hanot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lochet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563055v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip R. Hill" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Conway" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gwyn Lintern" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Picard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.09.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426593v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611325104" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426595v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023199v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulses" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schaaff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2005.02.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426602v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R Hill" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Davidson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J V Barrie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426603v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Degiovanni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Barusseau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Libes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(01)01168-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068119v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4147" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112016v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouanet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Barralon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boursault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958645v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01765735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palvadeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meul&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.045" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550322v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marguerite" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562908v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357778v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426582v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094856v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaymond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018203v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012312v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831573v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861950v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426589v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a E Paquier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Certain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gratiot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00539888v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Godon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aleman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gervais" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.014-R" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711803v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gratiot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.044-M" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309553v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sukhinov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alexeenko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chistyakov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foug&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426592v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Adloff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426599v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426597v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426598v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426600v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426604v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694481v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787319v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pairaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fuchs" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachaise" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272051v4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Cook" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mohammadi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraysse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerege.fr/fr/cerege/samuel-meule/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339389v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2025.101762" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pelaez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ponte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ea003589" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Michaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303422" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marlier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Certain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouvenel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12112004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Maticka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097628" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107437" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paugam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Luna-Laurent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9070701" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;l&#233;onore Paquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Oudart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.08.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107406" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02392263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valenti Rodellas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cook" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mccallum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Andrisoa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124363" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4950" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI101-065.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cockenpot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-00487-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412450v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426583v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campmas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiing-Yih Liou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroux-Mallouf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meule" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-015.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711800v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-095.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.sediment.50" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien R&#233;tif" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo\&amp;amp;quot;ise Michaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.waves.17" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426585v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ching Lin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying-Yih Liou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwung-Hweng Hwung" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.waves.37" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying Li Liou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.034-M" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854402v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brambilla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.023-C" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854170v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sylaios" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.022-B" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerinel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.064-G" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Certain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Adloff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Barusseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688178v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis I. Vousdoukas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dufois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sauzade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-10-00122.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.5242" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-401VLB2D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hanot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lochet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563055v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip R. Hill" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Conway" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gwyn Lintern" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Picard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.09.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426593v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611325104" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426595v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023199v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulses" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schaaff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2005.02.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426602v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R Hill" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Davidson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J V Barrie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426603v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Degiovanni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Barusseau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Libes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(01)01168-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068119v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4147" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112016v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouanet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Barralon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boursault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958645v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01765735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palvadeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meul&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.045" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550322v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marguerite" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562908v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357778v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426582v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094856v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaymond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018203v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012312v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831573v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861950v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426589v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a E Paquier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Certain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gratiot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00539888v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Godon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aleman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gervais" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.014-R" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711803v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gratiot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.044-M" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309553v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sukhinov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alexeenko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chistyakov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foug&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426592v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Adloff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426599v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426597v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426598v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426600v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426604v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694481v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787319v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pairaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fuchs" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachaise" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272051v4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Cook" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mohammadi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraysse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>