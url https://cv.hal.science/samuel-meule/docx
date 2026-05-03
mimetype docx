--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -130,723 +130,723 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixel-based satellite mapping for coral island seabed classification: Application to the Maupiti island, French Polynesia</w:t>
+                <w:t xml:space="preserve">Use of solute concentration gradients in the benthic boundary layer to highlight sediment source-sink dynamics: a non-invasive \textitin situ study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teo Nguyen</w:t>
+                <w:t xml:space="preserve">Julie Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Sous</w:t>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Liquet</w:t>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Meulé</w:t>
+                <w:t xml:space="preserve">Vincent Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerrie Mengersen</w:t>
+                <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40, pp.101762. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 323, pp.109432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsase.2025.101762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339389v1</w:t>
+                <w:t xml:space="preserve">hal-05195817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of solute concentration gradients in the benthic boundary layer to highlight sediment source-sink dynamics: a non-invasive \textitin situ study</w:t>
+                <w:t xml:space="preserve">Pixel-based satellite mapping for coral island seabed classification: Application to the Maupiti island, French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Régis</w:t>
+                <w:t xml:space="preserve">Teo Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Deflandre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Liquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Munaron</w:t>
+                <w:t xml:space="preserve">Kerrie Mengersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 323, pp.109432. </w:t>
+              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, pp.101762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsase.2025.101762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195817v1</w:t>
+                <w:t xml:space="preserve">hal-05339389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of nearshore surface gravity wave heights from distributed acoustic sensing data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spectral Water Wave Dissipation by Biomimetic Soft Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Marlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Sladen</w:t>
+                <w:t xml:space="preserve">Raphaël Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Ponte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Jouvenel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Space Sci.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (11), pp.e2024EA003589. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (11), pp.2004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024ea003589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse12112004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829691v1</w:t>
+                <w:t xml:space="preserve">hal-04786177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the topographical structure of rocky and coral seabeds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of nearshore surface gravity wave heights from distributed acoustic sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Dealbera</w:t>
+                <w:t xml:space="preserve">Julian Pelaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Michaud</w:t>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Gassier</w:t>
+                <w:t xml:space="preserve">Aurélien Ponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0303422. </w:t>
+              <w:t xml:space="preserve">Earth Space Sci.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (11), pp.e2024EA003589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0303422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024ea003589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604525v1</w:t>
+                <w:t xml:space="preserve">hal-04829691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Water Wave Dissipation by Biomimetic Soft Structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying the topographical structure of rocky and coral seabeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garance Marlier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Meulé</w:t>
+                <w:t xml:space="preserve">Solène Dealbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Certain</w:t>
+                <w:t xml:space="preserve">Héloïse Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Jouvenel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ghislain Gassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (11), pp.2004. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0303422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse12112004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0303422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786177v1</w:t>
+                <w:t xml:space="preserve">hal-04604525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral wave dissipation over a roughness‐varying barrier reef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -854,51 +854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50 (5), pp.e2022GL102104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -932,77 +932,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom Drag Coefficient on a Shallow Barrier Reef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Maticka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1043,874 +1043,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic oxygen dynamics and implication for the maintenance of chronic hypoxia and ecosystem degradation in the Berre lagoon (France)</w:t>
+                <w:t xml:space="preserve">Wind tides and surface friction coefficient in semi-enclosed shallow lagoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+                <w:t xml:space="preserve">Caroline Paugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+                <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Grenz</w:t>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Cesbron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lara Pozzato</w:t>
+                <w:t xml:space="preserve">Vincent Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 258, pp.107437. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107437⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249104v1</w:t>
+                <w:t xml:space="preserve">hal-03230566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-Saline Dynamics of a Shallow Mediterranean Coastal Lagoon: Complementary Information from Short and Long Term Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boutron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Paugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boutron</w:t>
+                <w:t xml:space="preserve">Emilie Luna-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Paugam</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Chauvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (7), pp.701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jmse9070701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical simulation of seagrass movement under waves and currents with GPUSPH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benthic oxygen dynamics and implication for the maintenance of chronic hypoxia and ecosystem degradation in the Berre lagoon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Éléonore Paquier</w:t>
+                <w:t xml:space="preserve">Florian Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Oudart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Larroudé</w:t>
+                <w:t xml:space="preserve">Lara Pozzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2020.08.003⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 258, pp.107437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931623v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind tides and surface friction coefficient in semi-enclosed shallow lagoons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Sous</w:t>
+                <w:t xml:space="preserve">3D numerical simulation of seagrass movement under waves and currents with GPUSPH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Éléonore Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Oudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Faure</w:t>
+                <w:t xml:space="preserve">Philippe Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 257, </w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (6), pp.711-722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2020.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230566v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variations in porewater fluxes to a coastal lagoon driven by wind waves and changes in lagoon water depths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the small‐scale fractal geometrical structure of a living coral reef barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valenti Rodellas</w:t>
+                <w:t xml:space="preserve">Erik Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Cook</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samuel Meulé</w:t>
+                <w:t xml:space="preserve">Raphael Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124363⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (12), pp.3042-3054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392263v1</w:t>
+                <w:t xml:space="preserve">hal-02899640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the small‐scale fractal geometrical structure of a living coral reef barrier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+                <w:t xml:space="preserve">Temporal variations in porewater fluxes to a coastal lagoon driven by wind waves and changes in lagoon water depths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valenti Rodellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Doerflinger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">James Mccallum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladin Andrisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (12), pp.3042-3054. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 581, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.4950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899640v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What on Earth?!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1996,51 +1996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Cockenpot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2087,90 +2087,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind-Induced Hydrodynamic Interactions With Aquatic Vegetation in a Fetch-Limited Setting: Implications for Coastal Sedimentation and Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Éléonore Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2217,103 +2217,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field evidence of swash groundwater circulation in the microtidal rousty beach, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97, pp.144-155. </w:t>
@@ -2345,1462 +2345,1462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historic dynamics of a sand barrier driven by monsoon/typhoon conditions</w:t>
+                <w:t xml:space="preserve">Links between microseisms and extreme waves during typhoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Campmas</w:t>
+                <w:t xml:space="preserve">Li-Ching Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sabatier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jying-Yih Liou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hwung-Hweng Hwung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier – Génie Civil, Dunkerque, 2-4 Juillet 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coastal Engineering Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.1--9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9753/icce.v34.waves.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426583v1</w:t>
+                <w:t xml:space="preserve">hal-01426585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typhoons driven morphodynamics of the Wan Tzu Liao sand barrier (south-westernmost Taïıwan)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sedimentation and erosion patterns in a low shoot-density Zostera noltii meadow in the fetch-limited Berre lagoon, Mediterranean France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Éléonore Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on Coastal Engineering ICCE2014 in Seoul, Korea</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.563 - 567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI70-095.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426584v1</w:t>
+                <w:t xml:space="preserve">hal-01711800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-driven circulation over a double nearshore bar system during storm conditions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TYPHOONS DRIVEN MORPHODYNAMICS OF THE WAN-TZU-LIAO SAND BARRIER (TAÏWAN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Meule</w:t>
+                <w:t xml:space="preserve">Lucie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Special Issue n°70, pp.84-89. </w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Proceedings of 34th Conference on Coastal Engineering, Seoul, Korea, 2014, 34, pp.sediment.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI70-015.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9753/icce.v34.sediment.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122783v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentation and erosion patterns in a low shoot-density Zostera noltii meadow in the fetch-limited Berre lagoon, Mediterranean France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Meulé</w:t>
+                <w:t xml:space="preserve">Wave-driven circulation over a double nearshore bar system during storm conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 70, pp.563 - 567. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI70-095.1⟩</w:t>
+              <w:t xml:space="preserve">, 2014, Special Issue n°70, pp.84-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI70-015.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711800v1</w:t>
+                <w:t xml:space="preserve">hal-01122783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TYPHOONS DRIVEN MORPHODYNAMICS OF THE WAN-TZU-LIAO SAND BARRIER (TAÏWAN)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Historic dynamics of a sand barrier driven by monsoon/typhoon conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Sous</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiing-Yih Liou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leroux-Mallouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier – Génie Civil, Dunkerque, 2-4 Juillet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990349v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic simulation of instantaneous nearshore water levels during typhoons crossing Taiwan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Rétif</w:t>
+                <w:t xml:space="preserve">Typhoons driven morphodynamics of the Wan Tzu Liao sand barrier (south-westernmost Taïıwan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiing-Yih Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélo\&amp;quot;ise Michaud</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th International Conference on Coastal Engineering ICCE2014 in Seoul, Korea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426586v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between microseisms and extreme waves during typhoons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Realistic simulation of instantaneous nearshore water levels during typhoons crossing Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jying-Yih Liou</w:t>
+                <w:t xml:space="preserve">Fabien Rétif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiing-Yih Liou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hwung-Hweng Hwung</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélo\&amp;quot;ise Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 34, pp.1--9. </w:t>
+              <w:t xml:space="preserve">, 2014, 34, pp.7--8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9753/icce.v34.waves.37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9753/icce.v34.waves.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426585v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoreline and upper beach dynamics under extreme events : the KUNSHEN experiment (Wan-tzu-liao barrier, Taiwan)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring temps reel haute resolution d'un littoral: MAGOBS (Villeneuve-les-Maguelone, Golfe du Lion, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jying Li Liou</w:t>
+                <w:t xml:space="preserve">B. Guerinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sabatier</w:t>
+                <w:t xml:space="preserve">Olivier Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Azerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Paralia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, XII emes Journées Nationales Génie Cotier - Génie (Cherbourg, 12-14 juin 2012), pp.595-602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.034-M⟩</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.064-G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854411v1</w:t>
+                <w:t xml:space="preserve">hal-00854410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper beach reconstruction patternsafter moderate storm events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Shoreline and upper beach dynamics under extreme events : the KUNSHEN experiment (Wan-tzu-liao barrier, Taiwan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jying Li Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Meulé</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Paralia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, XII emes Journées Nationales Génie Cotier - Génie (Cherbourg, 12-14 juin 2012), pp.233-240. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, XII emes Journées Nationales Génie Cotier - Génie (Cherbourg, 12-14 juin 2012), pp.595-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.034-M⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.023-C⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00854402v1</w:t>
+                <w:t xml:space="preserve">hal-00854411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUBDUNE tool: quasi-explicit formulation of the water level along the shoreline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upper beach reconstruction patternsafter moderate storm events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jying Li Liou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Brambilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jying Li Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Paralia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, XII emes Journées Nationales Génie Cotier - Génie Civil (Cherbourg, 12-14 juin 2012), pp.223-232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.022-B⟩</w:t>
+              <w:t xml:space="preserve">, 2012, XII emes Journées Nationales Génie Cotier - Génie (Cherbourg, 12-14 juin 2012), pp.233-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.023-C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854170v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring temps reel haute resolution d'un littoral: MAGOBS (Villeneuve-les-Maguelone, Golfe du Lion, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Astruc</w:t>
+                <w:t xml:space="preserve">SUBDUNE tool: quasi-explicit formulation of the water level along the shoreline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Azerad</w:t>
+                <w:t xml:space="preserve">Georgios Sylaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jying Li Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Paralia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, XII emes Journées Nationales Génie Cotier - Génie (Cherbourg, 12-14 juin 2012), pp.595-602. </w:t>
+              <w:t xml:space="preserve">, 2012, XII emes Journées Nationales Génie Cotier - Génie Civil (Cherbourg, 12-14 juin 2012), pp.223-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.064-G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.022-B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854410v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics over a microtidal double crescentic barred beach in low energetic conditions (Leucate Beach, France)</w:t>
               </w:r>
@@ -4045,64 +4045,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle méthode de cartographie de l’herbier sous-marin (Hyères, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Éléonore Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115, pp.125 - 130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4148,51 +4148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de métadonnées « érosion littorale » en région Provence-Alpes-Côte d'Azur (PACA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4282,51 +4282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gwyn Lintern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4403,51 +4403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 104 (22), pp.9218--9223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4481,77 +4481,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave transformation on a microtidal barred beach (Sète,France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4736,51 +4736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed Morphology and Sediment Transport Processes in the Nearshore of the Fraser River Delta, British Columbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P R Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4844,51 +4844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of sedimentary impact of a storm on a sand beach simulated by hydrodynamic and sedimentary models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5006,103 +5006,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of oxygen, oxyanions and trace metals benthic fluxes by a novel non-invasive technique in coastal areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Verdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5255,286 +5255,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approach for Flow/Vegetation interaction with 3D SPH Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+                <w:t xml:space="preserve">Apport de la géophysique terrestre (géo-radar, sismique réfraction) pour l’aide à la gestion du trait de côte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Palvadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Estuaries and Coasts (ICEC-2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil (JNGCGC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Rochelle, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958645v1</w:t>
+                <w:t xml:space="preserve">hal-01765735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la géophysique terrestre (géo-radar, sismique réfraction) pour l’aide à la gestion du trait de côte.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Balouin</w:t>
+                <w:t xml:space="preserve">Numerical approach for Flow/Vegetation interaction with 3D SPH Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Oudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larroudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Éléonore Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil (JNGCGC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth International Conference on Estuaries and Coasts (ICEC-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01765735v1</w:t>
+                <w:t xml:space="preserve">hal-01958645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new paleotemperature record from Western Europe covering the last glacial/interglacial cycle</w:t>
               </w:r>
@@ -5559,51 +5559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marguerite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5645,103 +5645,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater fluxes within sandy beaches: swash-driven flow vs cross-barrier gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Helsingor, Denmark</w:t>
@@ -5764,359 +5764,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation souterraine sous la zone de swash</w:t>
+                <w:t xml:space="preserve">The structure of nearshore currents driven by changes in meteo-marine forcings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Meulé</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV èmes Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, toulon, France</w:t>
+              <w:t xml:space="preserve">35th International Conference on Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357778v1</w:t>
+                <w:t xml:space="preserve">hal-01426582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of nearshore currents driven by changes in meteo-marine forcings</w:t>
+                <w:t xml:space="preserve">Circulation souterraine sous la zone de swash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Sabatier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Coastal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">XIV èmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426582v1</w:t>
+                <w:t xml:space="preserve">hal-01357778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulate the wind-wave attenuation on sea-grass meadow in Berre lagoon with Tomawac and SPH 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Oudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Éléonore Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIst Telemac &amp; Mascaret, User Club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Grenoble, France</w:t>
@@ -6145,90 +6145,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale morphodynamics of sand barrier driven by Monsoon/typhoon conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jying Li Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6270,103 +6270,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhoon driven morphodynamics of the Wan Tzu Liao sand barrier (South-Westernmost Taïwan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leroux-Mallouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Unknown, United States</w:t>
@@ -6395,103 +6395,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAVE SETUP AND WATERTABLE OVERHEIGHT IN THE CIGU SAND BARRIER (TAIWAN) DURING THE TALIM TROPICAL STORM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jying Li Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, France</w:t>
@@ -6520,103 +6520,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline and upper beach dynamics under extreme events: the KUNSHEN experiment (Wan Tzu Liao barrier, Taiwan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jying Li Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">génie civil &amp; génie côtier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, France</w:t>
@@ -6645,51 +6645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphodynamique de la plage de la Capte, Hyères, var, suite à la mise en place d'atténuateurs de houle en Géotextile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a E Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6770,64 +6770,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des profils de courants pendant des événements de tempête sur une plage à barre rectiligne en milieu microtidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6904,77 +6904,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphodynamique de la plage de la Capte, Hyères, Var, suite à la mise en place d'atténuateurs de houle en géotextile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Éléonore Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7189,64 +7189,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7282,420 +7282,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation de la houle pendant une période de tempête sur une plage sableuse à barres: Expérimentation et modélisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Morphodynamique de la plage de Sète sous l'incidence d'une houle de tempête: expérimentation et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ième colloque de l'Union des Océanographes de France, le 8-10 Septembre à Marseille</w:t>
+              <w:t xml:space="preserve">9e congrés de l'Association des Sédimentologistes Français à Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426599v1</w:t>
+                <w:t xml:space="preserve">hal-01426598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique sédimentaire et vairabilité temporelle de la contrainte de cisaillement de fond face à l'embouchure du Rhône</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Déformation de la houle pendant une période de tempête sur une plage sableuse à barres: Expérimentation et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Pinazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Grenz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Charmasson</w:t>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème colloque de l'Union des Océanographes de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Marseille, France</w:t>
+              <w:t xml:space="preserve">30ième colloque de l'Union des Océanographes de France, le 8-10 Septembre à Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426597v1</w:t>
+                <w:t xml:space="preserve">hal-01426599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamique de la plage de Sète sous l'incidence d'une houle de tempête: expérimentation et modélisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamique sédimentaire et vairabilité temporelle de la contrainte de cisaillement de fond face à l'embouchure du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rey</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Charmasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e congrés de l'Association des Sédimentologistes Français à Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">30ème colloque de l'Union des Océanographes de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426598v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique de sédimentaire de la plage de Sète. Le rechargement sédimentaire des barres sableuses sous-marines, une solution pour lutter contre l'érosion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Certain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ième colloque de l'Union des Océanographes de France, le 8-10 Septembre à Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7733,51 +7733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary impact of a storm on the Mediterranean sand beach of Sète: a numerical approach by hydrodynamic and sedimentary modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7847,90 +7847,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de la dissipation de la houle par une forêt de structures souples dites basées sur la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Jouvenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants 2022 de Géosciences Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8187,51 +8187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijan Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8431,51 +8431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerege.fr/fr/cerege/samuel-meule/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339389v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2025.101762" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pelaez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ponte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ea003589" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Michaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303422" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marlier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Certain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouvenel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12112004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Maticka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097628" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107437" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paugam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Luna-Laurent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9070701" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;l&#233;onore Paquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Oudart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.08.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107406" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02392263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valenti Rodellas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cook" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mccallum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Andrisoa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124363" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4950" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI101-065.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cockenpot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-00487-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412450v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426583v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campmas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiing-Yih Liou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroux-Mallouf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meule" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-015.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711800v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-095.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.sediment.50" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien R&#233;tif" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo\&amp;amp;quot;ise Michaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.waves.17" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426585v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ching Lin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying-Yih Liou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwung-Hweng Hwung" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.waves.37" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying Li Liou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.034-M" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854402v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brambilla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.023-C" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854170v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sylaios" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.022-B" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerinel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.064-G" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Certain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Adloff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Barusseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688178v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis I. Vousdoukas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dufois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sauzade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-10-00122.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.5242" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-401VLB2D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hanot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lochet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563055v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip R. Hill" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Conway" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gwyn Lintern" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Picard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.09.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426593v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611325104" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426595v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023199v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulses" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schaaff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2005.02.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426602v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R Hill" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Davidson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J V Barrie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426603v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Degiovanni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Barusseau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Libes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(01)01168-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068119v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4147" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112016v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouanet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Barralon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boursault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958645v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01765735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palvadeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meul&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.045" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550322v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marguerite" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562908v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357778v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426582v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094856v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaymond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018203v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012312v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831573v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861950v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426589v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a E Paquier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Certain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gratiot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00539888v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Godon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aleman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gervais" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.014-R" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711803v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gratiot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.044-M" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309553v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sukhinov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alexeenko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chistyakov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foug&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426592v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Adloff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426599v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426597v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426598v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426600v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426604v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694481v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787319v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pairaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fuchs" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachaise" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272051v4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Cook" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mohammadi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraysse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerege.fr/fr/cerege/samuel-meule/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339389v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2025.101762" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marlier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Certain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouvenel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12112004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pelaez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ponte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ea003589" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Michaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303422" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Maticka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097628" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230566v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paugam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Luna-Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9070701" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107437" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;l&#233;onore Paquier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Oudart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.08.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4950" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02392263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valenti Rodellas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cook" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mccallum" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Andrisoa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124363" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI101-065.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cockenpot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-00487-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412450v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ching Lin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying-Yih Liou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwung-Hweng Hwung" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.waves.37" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711800v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-095.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990349v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campmas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.sediment.50" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meule" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-015.1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiing-Yih Liou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroux-Mallouf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426586v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien R&#233;tif" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo\&amp;amp;quot;ise Michaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.waves.17" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854410v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerinel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.064-G" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854411v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying Li Liou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.034-M" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brambilla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.023-C" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sylaios" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.022-B" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Certain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Adloff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Barusseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688178v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis I. Vousdoukas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dufois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sauzade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-10-00122.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.5242" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-401VLB2D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hanot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lochet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563055v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip R. Hill" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Conway" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gwyn Lintern" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Picard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.09.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426593v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611325104" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426595v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023199v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulses" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schaaff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2005.02.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426602v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R Hill" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Davidson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J V Barrie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426603v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Degiovanni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Barusseau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Libes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(01)01168-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068119v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4147" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112016v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouanet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Barralon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boursault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01765735v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palvadeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meul&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.045" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958645v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550322v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marguerite" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562908v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426582v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357778v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094856v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaymond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018203v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012312v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831573v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861950v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426589v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a E Paquier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Certain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gratiot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00539888v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Godon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aleman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gervais" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.014-R" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711803v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gratiot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.044-M" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309553v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sukhinov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alexeenko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chistyakov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foug&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426592v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Adloff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426598v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426599v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426597v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426600v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426604v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694481v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787319v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pairaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fuchs" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachaise" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272051v4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Cook" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mohammadi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraysse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>