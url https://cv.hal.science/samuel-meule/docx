--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1177,295 +1177,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-Saline Dynamics of a Shallow Mediterranean Coastal Lagoon: Complementary Information from Short and Long Term Monitoring</w:t>
+                <w:t xml:space="preserve">Benthic oxygen dynamics and implication for the maintenance of chronic hypoxia and ecosystem degradation in the Berre lagoon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boutron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Paugam</w:t>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Luna-Laurent</w:t>
+                <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Sous</w:t>
+                <w:t xml:space="preserve">Florian Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Pozzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse9070701⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 258, pp.107437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339418v1</w:t>
+                <w:t xml:space="preserve">hal-03249104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic oxygen dynamics and implication for the maintenance of chronic hypoxia and ecosystem degradation in the Berre lagoon (France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydro-Saline Dynamics of a Shallow Mediterranean Coastal Lagoon: Complementary Information from Short and Long Term Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Grenz</w:t>
+                <w:t xml:space="preserve">Olivier Boutron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Paugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Cesbron</w:t>
+                <w:t xml:space="preserve">Emilie Luna-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Pozzato</w:t>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 258, pp.107437. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (7), pp.701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse9070701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249104v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D numerical simulation of seagrass movement under waves and currents with GPUSPH</w:t>
               </w:r>
@@ -1579,295 +1579,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the small‐scale fractal geometrical structure of a living coral reef barrier</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal variations in porewater fluxes to a coastal lagoon driven by wind waves and changes in lagoon water depths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Doerflinger</w:t>
+                <w:t xml:space="preserve">Valenti Rodellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Mccallum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladin Andrisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.4950⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 581, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899640v1</w:t>
+                <w:t xml:space="preserve">hal-02392263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variations in porewater fluxes to a coastal lagoon driven by wind waves and changes in lagoon water depths</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Cook</w:t>
+                <w:t xml:space="preserve">On the small‐scale fractal geometrical structure of a living coral reef barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Mccallum</w:t>
+                <w:t xml:space="preserve">Erik Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aladin Andrisoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Meulé</w:t>
+                <w:t xml:space="preserve">Raphael Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 581, </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (12), pp.3042-3054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.4950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392263v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What on Earth?!</w:t>
               </w:r>
@@ -2475,662 +2475,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentation and erosion patterns in a low shoot-density Zostera noltii meadow in the fetch-limited Berre lagoon, Mediterranean France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Éléonore Paquier</w:t>
+                <w:t xml:space="preserve">Historic dynamics of a sand barrier driven by monsoon/typhoon conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiing-Yih Liou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leroux-Mallouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier – Génie Civil, Dunkerque, 2-4 Juillet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711800v1</w:t>
+                <w:t xml:space="preserve">hal-01426583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TYPHOONS DRIVEN MORPHODYNAMICS OF THE WAN-TZU-LIAO SAND BARRIER (TAÏWAN)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typhoons driven morphodynamics of the Wan Tzu Liao sand barrier (south-westernmost Taïıwan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Campmas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lise Petitjean</w:t>
+                <w:t xml:space="preserve">Jiing-Yih Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th International Conference on Coastal Engineering ICCE2014 in Seoul, Korea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990349v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-driven circulation over a double nearshore bar system during storm conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+                <w:t xml:space="preserve">Sedimentation and erosion patterns in a low shoot-density Zostera noltii meadow in the fetch-limited Berre lagoon, Mediterranean France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Éléonore Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Special Issue n°70, pp.84-89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI70-015.1⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 70, pp.563 - 567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI70-095.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122783v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historic dynamics of a sand barrier driven by monsoon/typhoon conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">TYPHOONS DRIVEN MORPHODYNAMICS OF THE WAN-TZU-LIAO SAND BARRIER (TAÏWAN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Sabatier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Leroux-Mallouf</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier – Génie Civil, Dunkerque, 2-4 Juillet 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Proceedings of 34th Conference on Coastal Engineering, Seoul, Korea, 2014, 34, pp.sediment.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9753/icce.v34.sediment.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426583v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typhoons driven morphodynamics of the Wan Tzu Liao sand barrier (south-westernmost Taïıwan)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wave-driven circulation over a double nearshore bar system during storm conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiing-Yih Liou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Sous</w:t>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on Coastal Engineering ICCE2014 in Seoul, Korea</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special Issue n°70, pp.84-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI70-015.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426584v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic simulation of instantaneous nearshore water levels during typhoons crossing Taiwan</w:t>
               </w:r>
@@ -3142,51 +3142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiing-Yih Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3397,51 +3397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline and upper beach dynamics under extreme events : the KUNSHEN experiment (Wan-tzu-liao barrier, Taiwan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3518,51 +3518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper beach reconstruction patternsafter moderate storm events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4481,51 +4481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave transformation on a microtidal barred beach (Sète,France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5058,51 +5058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Verdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5261,51 +5261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la géophysique terrestre (géo-radar, sismique réfraction) pour l’aide à la gestion du trait de côte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6145,64 +6145,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale morphodynamics of sand barrier driven by Monsoon/typhoon conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6270,51 +6270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhoon driven morphodynamics of the Wan Tzu Liao sand barrier (South-Westernmost Taïwan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6322,51 +6322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leroux-Mallouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Unknown, United States</w:t>
@@ -6408,51 +6408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAVE SETUP AND WATERTABLE OVERHEIGHT IN THE CIGU SAND BARRIER (TAIWAN) DURING THE TALIM TROPICAL STORM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6533,90 +6533,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline and upper beach dynamics under extreme events: the KUNSHEN experiment (Wan Tzu Liao barrier, Taiwan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jying Li Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">génie civil &amp; génie côtier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, France</w:t>
@@ -6770,64 +6770,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des profils de courants pendant des événements de tempête sur une plage à barre rectiligne en milieu microtidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6930,51 +6930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Éléonore Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7189,51 +7189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7282,351 +7282,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamique de la plage de Sète sous l'incidence d'une houle de tempête: expérimentation et modélisation</w:t>
+                <w:t xml:space="preserve">Déformation de la houle pendant une période de tempête sur une plage sableuse à barres: Expérimentation et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e congrés de l'Association des Sédimentologistes Français à Bordeaux</w:t>
+              <w:t xml:space="preserve">30ième colloque de l'Union des Océanographes de France, le 8-10 Septembre à Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426598v1</w:t>
+                <w:t xml:space="preserve">hal-01426599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation de la houle pendant une période de tempête sur une plage sableuse à barres: Expérimentation et modélisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique sédimentaire et vairabilité temporelle de la contrainte de cisaillement de fond face à l'embouchure du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rey</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Charmasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ième colloque de l'Union des Océanographes de France, le 8-10 Septembre à Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">30ème colloque de l'Union des Océanographes de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426599v1</w:t>
+                <w:t xml:space="preserve">hal-01426597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique sédimentaire et vairabilité temporelle de la contrainte de cisaillement de fond face à l'embouchure du Rhône</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphodynamique de la plage de Sète sous l'incidence d'une houle de tempête: expérimentation et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Charmasson</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Pinazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème colloque de l'Union des Océanographes de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Marseille, France</w:t>
+              <w:t xml:space="preserve">9e congrés de l'Association des Sédimentologistes Français à Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426597v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique de sédimentaire de la plage de Sète. Le rechargement sédimentaire des barres sableuses sous-marines, une solution pour lutter contre l'érosion ?</w:t>
               </w:r>
@@ -7651,51 +7651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Certain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ième colloque de l'Union des Océanographes de France, le 8-10 Septembre à Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8431,51 +8431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerege.fr/fr/cerege/samuel-meule/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339389v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2025.101762" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marlier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Certain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouvenel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12112004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pelaez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ponte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ea003589" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Michaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303422" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Maticka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097628" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230566v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paugam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Luna-Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9070701" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107437" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;l&#233;onore Paquier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Oudart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.08.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4950" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02392263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valenti Rodellas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cook" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mccallum" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Andrisoa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124363" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI101-065.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cockenpot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-00487-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412450v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ching Lin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying-Yih Liou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwung-Hweng Hwung" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.waves.37" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711800v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-095.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990349v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campmas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.sediment.50" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meule" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-015.1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiing-Yih Liou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroux-Mallouf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426586v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien R&#233;tif" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo\&amp;amp;quot;ise Michaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.waves.17" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854410v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerinel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.064-G" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854411v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying Li Liou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.034-M" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brambilla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.023-C" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sylaios" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.022-B" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Certain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Adloff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Barusseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688178v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis I. Vousdoukas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dufois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sauzade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-10-00122.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.5242" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-401VLB2D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hanot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lochet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563055v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip R. Hill" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Conway" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gwyn Lintern" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Picard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.09.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426593v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611325104" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426595v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023199v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulses" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schaaff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2005.02.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426602v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R Hill" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Davidson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J V Barrie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426603v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Degiovanni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Barusseau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Libes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(01)01168-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068119v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4147" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112016v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouanet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Barralon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boursault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01765735v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palvadeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meul&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.045" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958645v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550322v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marguerite" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562908v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426582v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357778v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094856v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaymond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018203v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012312v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831573v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861950v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426589v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a E Paquier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Certain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gratiot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00539888v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Godon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aleman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gervais" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.014-R" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711803v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gratiot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.044-M" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309553v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sukhinov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alexeenko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chistyakov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foug&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426592v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Adloff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426598v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426599v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426597v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426600v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426604v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694481v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787319v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pairaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fuchs" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachaise" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272051v4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Cook" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mohammadi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraysse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerege.fr/fr/cerege/samuel-meule/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339389v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2025.101762" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marlier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Certain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouvenel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12112004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pelaez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ponte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ea003589" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Michaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303422" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Maticka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097628" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230566v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paugam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107437" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Luna-Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9070701" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;l&#233;onore Paquier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Oudart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.08.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02392263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valenti Rodellas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cook" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mccallum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Andrisoa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124363" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4950" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI101-065.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cockenpot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-00487-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412450v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ching Lin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying-Yih Liou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwung-Hweng Hwung" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.waves.37" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426583v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campmas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiing-Yih Liou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroux-Mallouf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426584v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711800v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-095.1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990349v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.sediment.50" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meule" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-015.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426586v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien R&#233;tif" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo\&amp;amp;quot;ise Michaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.waves.17" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854410v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerinel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.064-G" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854411v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying Li Liou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.034-M" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brambilla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.023-C" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sylaios" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.022-B" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Certain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Adloff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Barusseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688178v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis I. Vousdoukas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dufois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sauzade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-10-00122.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.5242" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-401VLB2D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hanot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lochet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563055v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip R. Hill" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Conway" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gwyn Lintern" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Picard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.09.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426593v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611325104" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426595v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023199v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulses" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schaaff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2005.02.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426602v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R Hill" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Davidson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J V Barrie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426603v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Degiovanni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Barusseau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Libes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(01)01168-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068119v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4147" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112016v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouanet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Barralon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boursault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01765735v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palvadeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meul&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.045" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958645v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550322v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marguerite" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562908v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426582v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357778v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094856v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaymond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018203v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012312v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831573v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861950v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426589v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a E Paquier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Certain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gratiot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00539888v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Godon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aleman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gervais" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.014-R" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711803v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gratiot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.044-M" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309553v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sukhinov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alexeenko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chistyakov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foug&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426592v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Adloff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426599v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426597v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426598v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426600v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426604v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694481v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787319v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pairaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fuchs" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachaise" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272051v4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Cook" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mohammadi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraysse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>