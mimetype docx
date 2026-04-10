--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -100,993 +100,1002 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé est-elle soluble dans l'IA ?</w:t>
+                <w:t xml:space="preserve">En rêvant des étoiles, l'humanité trouva l'IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, IA et santé, 25, pp.Page 8 à 13</w:t>
+              <w:t xml:space="preserve">Lecture Jeune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, La création littéraire au défi de l'IA, 195, pp.Pages 5 à 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05432379v1</w:t>
+                <w:t xml:space="preserve">hal-05432383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une architecture utilisant le trace clustering pour recommander un parcours d’apprentissage : définition des couches de fouille de processus et de recommandation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La santé est-elle soluble dans l'IA ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1300⟩</w:t>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, IA et santé, 25, pp.Page 8 à 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlds.025.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419306v1</w:t>
+                <w:t xml:space="preserve">hal-05432379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En rêvant des étoiles, l'humanité trouva l'IA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proposition d’une architecture utilisant le trace clustering pour recommander un parcours d’apprentissage : définition des couches de fouille de processus et de recommandation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiem Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Amel Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Jeune</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.70-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05432383v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l'esprit critique: nouvelles postures pour enseigner et pour attendre. D'un programme intensif européen vers l'univer(s)cité: une expérience pédagogique dans la ville avec la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientia Paedagogica Experimentalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Digital Humanities to a Renewed Approach to Digital Learning and Teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fed. Univ. Humanit. soc. sci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.1682 - 1693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17516/1997-1370-0486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans la jungle du cyberespace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Éléphant : la revue de culture générale : histoire, sciences, philosophie, société, international, littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de présélection multicritère à base de traces pour la prise de décision dans les applications interactives de type jeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (3), pp.311-335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ria.31.311-335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27, pp.438-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace-Based Weighting Approach for Multiple Criteria Decision Making</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Rabah</w:t>
+                <w:t xml:space="preserve">Connaissances embarquées pour personnaliser les environnements d’apprentissage : Application à la plate-forme OP4L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (8), pp.2180-2187</w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Numéro Spécial Les EPA : entre description et conceptualisation, 21, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058156v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances embarquées pour personnaliser les environnements d’apprentissage : Application à la plate-forme OP4L</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Grandbastien</w:t>
+                <w:t xml:space="preserve">Trace-Based Weighting Approach for Multiple Criteria Decision Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Nam Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Numéro Spécial Les EPA : entre description et conceptualisation, 21, pp.22</w:t>
+              <w:t xml:space="preserve">Journal of Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.2180-2187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102143v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic tracking and control for web recommendation New approaches for web recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1096,2240 +1105,2240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moodle2EventLog: A Tool for Pedagogically-Driven Log Enrichment and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Joudieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wil M.P. van Der Aalst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Computer Supported Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Porto, Portugal. pp.452-463, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0013327300003932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration d’une Méthode de Clustering des Traces Moodle via l’Encodage des SSF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Joudieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42e Congrès INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nancy, France. pp.184-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une architecture utilisant le trace clustering pour recommander un parcours d'apprentissage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Employing a Process Mining Approach to Recommend Personalized Adaptive Learning Paths in Blended-Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Joudieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikleia Eteokleous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41e Congrès INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, La Rochelle, France. pp.146-164</w:t>
+              <w:t xml:space="preserve">12th International Conference in Open &amp; Distance Learning (ICODL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Athens, Greece. pp.15-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473871v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing a Process Mining Approach to Recommend Personalized Adaptive Learning Paths in Blended-Learning Environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposition d'une architecture utilisant le trace clustering pour recommander un parcours d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wiem Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference in Open &amp; Distance Learning (ICODL 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Athens, Greece. pp.15-37</w:t>
+              <w:t xml:space="preserve">41e Congrès INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, La Rochelle, France. pp.146-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475779v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la recommandation pour élaborer des Territoires Informatiques d'Apprentissage Humain (TIAH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowsk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PFIA 2022 Plate-Forme Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la relation comme condition à la transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société en réseaux : réévaluations et applications d'un concept</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre aujourd'hui à l'heure des nouveaux médias : l'exemple de Youtube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Canopé Apprendre aujourd'hui à l'heure des nouveaux médias : l'exemple de YouTube</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canopé; Science&amp;You; Université de Lorraine; Maison pour la science en Lorraine, Feb 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à l'analyse des parcours d'apprentissage en IUT par reconnaissance de procédés et recommandations à base de traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Leblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congès National de la Recherche des IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une logique de tiers lieux au service d'une stratégie de formation des enseignants-chercheurs à l'université de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Colloque international en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Trace-Based PROMETHEE II Method to answer &amp;quot; What can teachers do? &amp;quot; in Online Distance Learning Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Intelligent Tutoring Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Zagreb, Croatia. pp.480-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une logique de tiers lieux au service d’une stratégie de formation des enseignants-chercheurs à l’université de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque International en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la décision multicritère à base de traces avec PROMETHEE II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème conférence ROADEF - Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Trace-Based Subjective Logic to User Preferences Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Logic for Programming, Artificial Intelligence and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Suva, Fiji. pp.94-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of digital roaming - from the dividuation to individuation</w:t>
+                <w:t xml:space="preserve">Une anatomie de l'errance numérique ou vers une vision renouvelée des usages du web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ePIC Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">À travers Champs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'École Doctorale 355, a FRUMAM, l'I2M, Le LabEx Archimède, La MMSH, Jun 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063103v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A process for Trace-Based Criteria Weighting in Multiple Criteria Decision Making</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+                <w:t xml:space="preserve">Dynamique d'apprentissage et particularités d'un étudiant faisant usage du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schneewele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Issenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computer Research and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Hanoi, Vietnam. pp.77-84</w:t>
+              <w:t xml:space="preserve">Thémat’IC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941228v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d'apprentissage et particularités d'un étudiant faisant usage du numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Schneewele</w:t>
+                <w:t xml:space="preserve">Trace-Based Decision Making in Interactive Application: Case of Tamagotchi systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Nam Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Issenmann</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thémat’IC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Metz, France. pp.123-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162597v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace-Based Decision Making in Interactive Application: Case of Tamagotchi systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A process for Trace-Based Criteria Weighting in Multiple Criteria Decision Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Control, Decision and Information Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Metz, France. pp.123-127</w:t>
+              <w:t xml:space="preserve">6th International Conference on Computer Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Hanoi, Vietnam. pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088140v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the learning process and specificities of the digital being in the university</w:t>
+                <w:t xml:space="preserve">Anatomy of digital roaming - from the dividuation to individuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Issenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ePIC Forum 2014</w:t>
+              <w:t xml:space="preserve">ePIC Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108233v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une anatomie de l'errance numérique ou vers une vision renouvelée des usages du web</w:t>
+                <w:t xml:space="preserve">Dynamics of the learning process and specificities of the digital being in the university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schneewele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Issenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À travers Champs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'École Doctorale 355, a FRUMAM, l'I2M, Le LabEx Archimède, La MMSH, Jun 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">ePIC Forum 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020822v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From presence to distance - toward a new learning and training paradigm</w:t>
+                <w:t xml:space="preserve">ePortfolios in France: from e-identity to an assessment and application instrument - First results of the (era.net.rus project &amp;quot;ePortfolio for Human Resources&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Issenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Siberian Federal University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Krasnoyarsk, Russia</w:t>
+              <w:t xml:space="preserve">ePIC forum 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835173v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ePortfolios in France: from e-identity to an assessment and application instrument - First results of the (era.net.rus project &amp;quot;ePortfolio for Human Resources&amp;quot;)</w:t>
+                <w:t xml:space="preserve">Higher Education and Research in France - Presentation of the university of Lorraine and presentation of the french higher education system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Issenmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ePIC forum 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Siberian Federal University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Krasnoyarsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835772v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher Education and Research in France - Presentation of the university of Lorraine and presentation of the french higher education system</w:t>
+                <w:t xml:space="preserve">From presence to distance - toward a new learning and training paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Issenmann</w:t>
@@ -3337,224 +3346,224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Siberian Federal University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Krasnoyarsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835166v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre et enseigner en numérique. Un état de la recherche</w:t>
+                <w:t xml:space="preserve">ePortfolios in France: toward identity through digital technologies. From eHR project to ADN project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Issenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum eLearning Tunisie 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">ePIC forum 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933428v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ePortfolios in France: toward identity through digital technologies. From eHR project to ADN project</w:t>
+                <w:t xml:space="preserve">Apprendre et enseigner en numérique. Un état de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Issenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ePIC forum 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Forum eLearning Tunisie 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844369v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ePortfolios - challenges and recommendations - toward an identity through digital technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3570,742 +3579,742 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Siberian Federal University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Krasnoyarsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommander des ressources humaines dans un LMS Exemple du projet OP4L</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technical and pedagogical feedback on the deployment of an ePortfolio. Models of the uses, analysis and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jelena Jovanovic</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Issenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cherqui-Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement - TICE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.61-68</w:t>
+              <w:t xml:space="preserve">10th ePorftolio and Identity conference - ePIC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Londres, United Kingdom. pp.177-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770029v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using online presence data for recommending human resources in the OP4L project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzana Loskovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Technology Enhanced Learning (EC-TEL 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Sarrebruck, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels impacts du déploiement d'un ePortfolio sur le cadre institutionnel et pédagogique ? Retour d'expérience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Issenmann</w:t>
+                <w:t xml:space="preserve">Recommander des ressources humaines dans un LMS Exemple du projet OP4L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque International de l'Université à l'Ere du Numérique - CIUEN 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lyon, France. 10 p</w:t>
+              <w:t xml:space="preserve">8ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement - TICE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770008v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical and pedagogical feedback on the deployment of an ePortfolio. Models of the uses, analysis and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels impacts du déploiement d'un ePortfolio sur le cadre institutionnel et pédagogique ? Retour d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Issenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ePorftolio and Identity conference - ePIC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Londres, United Kingdom. pp.177-185</w:t>
+              <w:t xml:space="preserve">4ème Colloque International de l'Université à l'Ere du Numérique - CIUEN 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770013v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target Tracking in the recommender space - Toward a new recommender system based on Kalman filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNET 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Luxembourg, Luxembourg. pp.non connus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an innovative strategy for the deployment of a regional ePortfolio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Issenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherqui-Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ePortfolio and Identity Conference - ePIC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, London, United Kingdom. pp.206-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poursuite de cibles dans l'espace de recommandation - vers un nouveau système de recommandation basé sur le filtrage de Kalman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COnférence en Recherche d'Information et Applications - CORIA 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Avignon, France. pp 57-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4315,137 +4324,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalisation interactive de parcours pédagogiques par une méthode de décision multicritère à base de traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.429-431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4455,237 +4464,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'essentiel de l'intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Studyrama, pp.131, 2024, 978-2-7590-5613-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demain est-il ailleurs ? Odyssée urbaine autour de la transition numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, 2364052009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Digital Turn in Higher Education - International Perspectives on Learning and Teaching in a Changing World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-19925-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4695,608 +4704,608 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LMS comme hybridité de l'espace habité et de la dimension numérique de ce monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chrysta Pélissier, Olivier Perlot, et Bertrand Mocquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Learning Management System dans l'enseignement supérieur. Boule à facettes technopédagogique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse des MINES - Transvalor, 2025, Design Numérique, 978-2-38542-622-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intelligence artificielle au service des solidarités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des tendances )- Réinventer les solidarités avec les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Jean Jaurès, pp.90-93, 2025, Cahier des Tendances, 9782385191658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students' Engagement and the ISP as a Micro-World and a Window on the educational world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomacy, organisations and citizens. A European communication perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-3-030-81876-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-81877-7_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace-Based Multi- Cristeria Preselection Approach for Decision Making in Interactive Applications like Video Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Digital Turn in Higher Education: International Perspectives on Learning and Teaching in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, pp.211-234, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-19925-8_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle dynamique expérience-compétences au service du projet professionnel des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les portefeuilles d'expériences et de compétences : approche pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-199, 2016, Métiers et pratiques de formation, 978-2-7574-1373-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Recommending Strategies to Enhance Online Presence in Personal Learning Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Ognjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramo Šendelj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Science+Business Media New York 2014. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recommender Systems for Technology Enhanced Learning: Research Trends and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Recommender Systems for Technology Enhanced Learning: Research Trends and Applications, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-0530-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5306,117 +5315,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IAG dans l'enseignement supérieur entre promesse et prudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Clémence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Issenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5426,212 +5435,212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers du numérique pour inventer le monde de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyer Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Vivian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Kerrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fun MooC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ePortfolio : enjeux et recommandations ! du Livre Blanc &amp;quot;La démarche ePortfolio dans l'enseignement supérieur français&amp;quot; à des échappées belles en Europe en passant par les enjeux de l'université française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5641,169 +5650,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvroir de Pédagogie Potentielle (OuPéPo) - Récit n°4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Balezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Clémence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Guély Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lorraine; Délégation d’Accompagnement à la Créativité, l’Ingénierie et la Pédagogie (DACIP). 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-insertion ou comment le numérique vient en appui des stratégies d'insertion des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5829,51 +5838,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5883,91 +5892,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic dans les systèmes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Henri Poincaré - Nancy I, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00922030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5977,91 +5986,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a sustainable vision of the digital citizen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Carl von Ossietzky Universität Oldenburg, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01102272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6071,120 +6080,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P2CeL - Production Collaborative de Connaissances et eLearning : une approche par wikis sociaux sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er congrès du GIS Réseau National des Maisons des Sciences de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Caen, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADN - Apprentissages et iDentité Numérique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6213,65 +6222,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er congrès du GIS Réseau National des Maisons des Sciences de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Caen, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6418,51 +6427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05432379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419306v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Hachicha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghorbel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amel Zayani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rabah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1300" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05432383v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03542745v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cotton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02331188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17516/1997-1370-0486" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660339v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576934v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.311-335" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254314v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058156v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770530v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Joudieh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil M.P. van Der Aalst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013327300003932" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635681v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Trabelsi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473871v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ghorbel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikleia Eteokleous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marchal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowsk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bergeret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03542855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cohen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02006088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Philippe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Leblay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulanger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194554v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223265v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063103v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schneewele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Issenmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844369v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jovanovic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770017v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Loskovska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770008v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770013v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Issenmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cherqui-Houot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812423v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660336v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-19925-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449324v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05432388v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03542759v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81877-7_17" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-19925-8_15" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01441860v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100182190" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ognjanovi&#263;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramo &#352;endelj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0530-0_11" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506131v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cl&#233;mence" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04818666v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Anne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vivian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balezo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delpy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822799v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01102272v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770139v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770033v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05432383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05432379v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlds.025.0008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419306v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Hachicha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghorbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amel Zayani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rabah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1300" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03542745v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cotton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02331188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17516/1997-1370-0486" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.311-335" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770530v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Joudieh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil M.P. van Der Aalst" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013327300003932" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Trabelsi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475779v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikleia Eteokleous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ghorbel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marchal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowsk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bergeret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03542855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cohen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02006088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Philippe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Leblay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulanger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194554v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schneewele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Issenmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108233v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844369v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770013v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Issenmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cherqui-Houot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Loskovska" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jovanovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770029v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591895v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812423v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545299v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660336v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-19925-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05432388v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03542759v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81877-7_17" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046564v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-19925-8_15" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01441860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100182190" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ognjanovi&#263;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramo &#352;endelj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0530-0_11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506131v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cl&#233;mence" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04818666v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Anne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vivian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020787v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balezo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delpy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822799v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922030v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01102272v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770033v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>