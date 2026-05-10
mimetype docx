--- v1 (2026-04-10)
+++ v2 (2026-05-10)
@@ -100,308 +100,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En rêvant des étoiles, l'humanité trouva l'IA</w:t>
+                <w:t xml:space="preserve">La santé est-elle soluble dans l'IA ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Jeune</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, IA et santé, 25, pp.Page 8 à 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlds.025.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05432383v1</w:t>
+                <w:t xml:space="preserve">hal-05432379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé est-elle soluble dans l'IA ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proposition d’une architecture utilisant le trace clustering pour recommander un parcours d’apprentissage : définition des couches de fouille de processus et de recommandation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiem Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Amel Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.70-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rlds.025.0008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05432379v1</w:t>
+                <w:t xml:space="preserve">hal-05419306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une architecture utilisant le trace clustering pour recommander un parcours d’apprentissage : définition des couches de fouille de processus et de recommandation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">En rêvant des étoiles, l'humanité trouva l'IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture Jeune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, La création littéraire au défi de l'IA, 195, pp.Pages 5 à 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1300⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05419306v1</w:t>
+                <w:t xml:space="preserve">hal-05432383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l'esprit critique: nouvelles postures pour enseigner et pour attendre. D'un programme intensif européen vers l'univer(s)cité: une expérience pédagogique dans la ville avec la ville</w:t>
               </w:r>
@@ -642,51 +642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de présélection multicritère à base de traces pour la prise de décision dans les applications interactives de type jeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -809,217 +809,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances embarquées pour personnaliser les environnements d’apprentissage : Application à la plate-forme OP4L</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Grandbastien</w:t>
+                <w:t xml:space="preserve">Trace-Based Weighting Approach for Multiple Criteria Decision Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Nam Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Numéro Spécial Les EPA : entre description et conceptualisation, 21, pp.22</w:t>
+              <w:t xml:space="preserve">Journal of Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.2180-2187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102143v1</w:t>
+                <w:t xml:space="preserve">hal-01058156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace-Based Weighting Approach for Multiple Criteria Decision Making</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Rabah</w:t>
+                <w:t xml:space="preserve">Connaissances embarquées pour personnaliser les environnements d’apprentissage : Application à la plate-forme OP4L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (8), pp.2180-2187</w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Numéro Spécial Les EPA : entre description et conceptualisation, 21, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058156v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic tracking and control for web recommendation New approaches for web recommendation</w:t>
               </w:r>
@@ -1145,64 +1145,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Joudieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wil M.P. van Der Aalst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1275,64 +1275,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Joudieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1368,273 +1368,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing a Process Mining Approach to Recommend Personalized Adaptive Learning Paths in Blended-Learning Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noura Joudieh</w:t>
+                <w:t xml:space="preserve">Proposition d'une architecture utilisant le trace clustering pour recommander un parcours d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiem Hachicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikleia Eteokleous</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Leïla Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference in Open &amp; Distance Learning (ICODL 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Athens, Greece. pp.15-37</w:t>
+              <w:t xml:space="preserve">41e Congrès INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, La Rochelle, France. pp.146-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475779v1</w:t>
+                <w:t xml:space="preserve">hal-04473871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une architecture utilisant le trace clustering pour recommander un parcours d'apprentissage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wiem Hachicha</w:t>
+                <w:t xml:space="preserve">Employing a Process Mining Approach to Recommend Personalized Adaptive Learning Paths in Blended-Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Joudieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Ghorbel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nikleia Eteokleous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41e Congrès INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, La Rochelle, France. pp.146-164</w:t>
+              <w:t xml:space="preserve">12th International Conference in Open &amp; Distance Learning (ICODL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Athens, Greece. pp.15-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473871v1</w:t>
+                <w:t xml:space="preserve">hal-04475779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la recommandation pour élaborer des Territoires Informatiques d'Apprentissage Humain (TIAH)</w:t>
               </w:r>
@@ -1659,64 +1659,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowsk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PFIA 2022 Plate-Forme Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1925,273 +1925,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à l'analyse des parcours d'apprentissage en IUT par reconnaissance de procédés et recommandations à base de traces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Champagnat</w:t>
+                <w:t xml:space="preserve">Une logique de tiers lieux au service d'une stratégie de formation des enseignants-chercheurs à l'université de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffrey Leblay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mourad Rabah</w:t>
+                <w:t xml:space="preserve">Marie Chagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congès National de la Recherche des IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">3e Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346459v1</w:t>
+                <w:t xml:space="preserve">hal-01510637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une logique de tiers lieux au service d'une stratégie de formation des enseignants-chercheurs à l'université de Lorraine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aide à l'analyse des parcours d'apprentissage en IUT par reconnaissance de procédés et recommandations à base de traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Leblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Boulanger</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Congès National de la Recherche des IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510637v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Trace-Based PROMETHEE II Method to answer &amp;quot; What can teachers do? &amp;quot; in Online Distance Learning Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2242,77 +2242,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une logique de tiers lieux au service d’une stratégie de formation des enseignants-chercheurs à l’université de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque International en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2350,51 +2350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la décision multicritère à base de traces avec PROMETHEE II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2458,51 +2458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Trace-Based Subjective Logic to User Preferences Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2547,96 +2547,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une anatomie de l'errance numérique ou vers une vision renouvelée des usages du web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A process for Trace-Based Criteria Weighting in Multiple Criteria Decision Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Nam Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À travers Champs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'École Doctorale 355, a FRUMAM, l'I2M, Le LabEx Archimède, La MMSH, Jun 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Computer Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Hanoi, Vietnam. pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020822v1</w:t>
+                <w:t xml:space="preserve">hal-00941228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d'apprentissage et particularités d'un étudiant faisant usage du numérique</w:t>
               </w:r>
@@ -2743,51 +2782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace-Based Decision Making in Interactive Application: Case of Tamagotchi systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2832,312 +2871,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A process for Trace-Based Criteria Weighting in Multiple Criteria Decision Making</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatomy of digital roaming - from the dividuation to individuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computer Research and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Hanoi, Vietnam. pp.77-84</w:t>
+              <w:t xml:space="preserve">ePIC Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941228v1</w:t>
+                <w:t xml:space="preserve">hal-01063103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of digital roaming - from the dividuation to individuation</w:t>
+                <w:t xml:space="preserve">Dynamics of the learning process and specificities of the digital being in the university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schneewele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Issenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ePIC Forum</w:t>
+              <w:t xml:space="preserve">ePIC Forum 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063103v1</w:t>
+                <w:t xml:space="preserve">hal-01108233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the learning process and specificities of the digital being in the university</w:t>
+                <w:t xml:space="preserve">Une anatomie de l'errance numérique ou vers une vision renouvelée des usages du web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Issenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ePIC Forum 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">À travers Champs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'École Doctorale 355, a FRUMAM, l'I2M, Le LabEx Archimède, La MMSH, Jun 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108233v1</w:t>
+                <w:t xml:space="preserve">hal-01020822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ePortfolios in France: from e-identity to an assessment and application instrument - First results of the (era.net.rus project &amp;quot;ePortfolio for Human Resources&amp;quot;)</w:t>
               </w:r>
@@ -3609,433 +3609,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical and pedagogical feedback on the deployment of an ePortfolio. Models of the uses, analysis and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using online presence data for recommending human resources in the OP4L project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Grandbastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana Loskovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cherqui-Houot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Brun</w:t>
+                <w:t xml:space="preserve">Jelena Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ePorftolio and Identity conference - ePIC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Londres, United Kingdom. pp.177-185</w:t>
+              <w:t xml:space="preserve">7th European Conference on Technology Enhanced Learning (EC-TEL 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Sarrebruck, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770013v1</w:t>
+                <w:t xml:space="preserve">hal-00770017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using online presence data for recommending human resources in the OP4L project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Recommander des ressources humaines dans un LMS Exemple du projet OP4L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Technology Enhanced Learning (EC-TEL 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Sarrebruck, Germany</w:t>
+              <w:t xml:space="preserve">8ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement - TICE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770017v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommander des ressources humaines dans un LMS Exemple du projet OP4L</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Grandbastien</w:t>
+                <w:t xml:space="preserve">Quels impacts du déploiement d'un ePortfolio sur le cadre institutionnel et pédagogique ? Retour d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Issenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jelena Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement - TICE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.61-68</w:t>
+              <w:t xml:space="preserve">4ème Colloque International de l'Université à l'Ere du Numérique - CIUEN 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770029v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels impacts du déploiement d'un ePortfolio sur le cadre institutionnel et pédagogique ? Retour d'expérience</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technical and pedagogical feedback on the deployment of an ePortfolio. Models of the uses, analysis and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Issenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cherqui-Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque International de l'Université à l'Ere du Numérique - CIUEN 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lyon, France. 10 p</w:t>
+              <w:t xml:space="preserve">10th ePorftolio and Identity conference - ePIC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Londres, United Kingdom. pp.177-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770008v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target Tracking in the recommender space - Toward a new recommender system based on Kalman filtering</w:t>
               </w:r>
@@ -4129,64 +4129,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an innovative strategy for the deployment of a regional ePortfolio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Issenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherqui-Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ePortfolio and Identity Conference - ePIC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, London, United Kingdom. pp.206-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4351,51 +4351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalisation interactive de parcours pédagogiques par une méthode de décision multicritère à base de traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4964,51 +4964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace-Based Multi- Cristeria Preselection Approach for Decision Making in Interactive Applications like Video Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5189,64 +5189,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Ognjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramo Šendelj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6427,51 +6427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05432383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05432379v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlds.025.0008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419306v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Hachicha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghorbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amel Zayani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rabah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1300" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03542745v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cotton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02331188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17516/1997-1370-0486" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.311-335" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770530v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Joudieh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil M.P. van Der Aalst" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013327300003932" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Trabelsi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475779v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikleia Eteokleous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ghorbel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marchal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowsk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bergeret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03542855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cohen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02006088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Philippe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Leblay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulanger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194554v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schneewele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Issenmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108233v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844369v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770013v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Issenmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cherqui-Houot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Loskovska" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jovanovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770029v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591895v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812423v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545299v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660336v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-19925-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05432388v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03542759v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81877-7_17" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046564v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-19925-8_15" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01441860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100182190" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ognjanovi&#263;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramo &#352;endelj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0530-0_11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506131v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cl&#233;mence" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04818666v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Anne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vivian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020787v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balezo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delpy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822799v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922030v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01102272v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770033v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05432379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlds.025.0008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419306v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Hachicha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghorbel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amel Zayani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rabah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1300" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05432383v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03542745v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cotton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02331188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17516/1997-1370-0486" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.311-335" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058156v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770530v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Joudieh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil M.P. van Der Aalst" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013327300003932" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Trabelsi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ghorbel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikleia Eteokleous" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marchal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowsk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bergeret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03542855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cohen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02006088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Philippe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510637v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulanger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346459v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Leblay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194554v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schneewele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Issenmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844369v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Loskovska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jovanovic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770029v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770008v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770013v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Issenmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cherqui-Houot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591895v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812423v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545299v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660336v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-19925-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05432388v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03542759v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81877-7_17" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046564v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-19925-8_15" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01441860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100182190" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ognjanovi&#263;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramo &#352;endelj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0530-0_11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506131v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cl&#233;mence" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04818666v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Anne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vivian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020787v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balezo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delpy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822799v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922030v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01102272v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770033v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>