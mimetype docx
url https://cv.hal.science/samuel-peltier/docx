--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -214,3144 +214,3144 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génération automatique de systèmes horlogers anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Commin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Protassov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du Consortium 3D pour les Humanités Numériques (Huma-Num)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Rassat; M. Chayani; L. Voison; A. Zasadzinski; E. Interdonato; C. Delevoie; F. Laroche; X. Granier, Nov 2024, Nancy, France. pp.19-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044522v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatique débranchée : construire sa pensée informatique sans ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Signac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Mathématiques en Cycle 3 IREM de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREM de Poitiers, Jun 2017, Poitiers, France. pp.216-226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homology Computation During an Incremental Construction Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lienhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Topology in Image Context - CTIC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Marseille, France. pp.7-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Removal Operations in nD Generalized Maps for Efficient Homology Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damiand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Gonzalez-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Computational Topology in Image Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bertinoro, Italy. pp.20-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30238-1_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extracting and Unfolding a Stratigraphic Unit to Update Property Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crabie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Rainaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAGE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homology Computation on Cellular Structures in Image Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damiand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lienhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Topology in Image Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, St. Kathrein/Offenegg, Austria. pp.19--28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Border operator for generalized maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damiand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lienhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Montreal, Canada. pp.300-312, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04397-0_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eccentricity based Topological Feature Extraction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter G. Kropatsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Computational Topology in Image Context 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Poitiers, France. pp.1--7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing Homology Generators for Volumes Using Minimal Generalized Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damiand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Buffalo, NY, United States. pp.63-74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78275-9_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing Homology Group Generators of Images Using Irregular Graph Pyramids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yll Haxhimusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Kropatsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damiand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Alicante, Spain. pp.283-294, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-72903-7_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing the Eccentricity Transform of a Polygonal Shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter G. Kropatsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Pattern Recognition, Image Analysis and Applications : 12th Iberoamerican Congress on Pattern Recognition (CIARP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Vi\~{n}a del Mar-Valparaiso, Chile. pp.291--300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-76725-1_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shape Matching Using the Geodesic Eccentricity Transform - A Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yll Haxhimusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter G. Kropatsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st annual workshop of the Austrian Association for Pattern (OAGM/AAPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Krumbach, Austria. pp.97--104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decomposition for Efficient Eccentricity Transform of Convex Shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yll Haxhimusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter G. Kropatsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Vienna, Austria. pp.653--660, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74272-2_81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlling Geometry of Homology Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yll Haxhimusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter G. Kropatsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Vision Winter Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Graz, Austria. pp.115--121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing Homology for Surfaces with Generalized Maps: Application to 3D Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damiand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Visual Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lake Tahoe, Nevada, United States. pp.235-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11919629_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homology of simploidal sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lienhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Szeged, Hungary. pp.235--246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topological Map: An Efficient Tool to Compute Incrementally Topological Features on 3D Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damiand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lienhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Workshop on Combinatorial Image Analysis (IWCIA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Berlin, Germany. pp.1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11774938_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computation of Homology Groups and Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Poitiers, France. pp.195--205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clock mechanism generation using interaction graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Commin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.104317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cag.2025.104317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tubular parametric volume objects: Thickening a piecewise smooth 3D stick figure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Aholou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 85, pp.101981. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cagd.2021.101981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local computation of homology variations over a construction process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Rharbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 81, pp.101907. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cagd.2020.101907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simploidal Sets: a data structure for handling simploidal Bézier spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 62, pp.44 - 62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cagd.2018.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274880v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homology of Cellular Structures Allowing Multi-incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (1), pp.42-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00454-015-9662-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simploidals sets: Definitions, Operations and Comparison with Simplicial Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 157, pp.542--557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dam.2008.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directly Computing the Generators of Image Homology using Graph Pyramids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter G. Kropatsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yll Haxhimusa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image and Vision Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (7), pp.846--853. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.imavis.2008.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homologie des ensembles simploïdaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Computation of Homology Groups and Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lienhardt</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/tsi.25.791-813⟩</w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30, pp.62--69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2005.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366223v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Homology Groups and Generators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Homologie des ensembles simploïdaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2005.10.011⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (6), pp.791--813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.25.791-813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...1822 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11919629_25⟩</w:t>
-[...221 lines deleted...]
-                <w:t xml:space="preserve">hal-00308012v1</w:t>
+                <w:t xml:space="preserve">hal-00366223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3369,51 +3369,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures combinatoires pour la modélisation géométrique à base topologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Fuchs (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique Mathématique : Une photographie en 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3487,51 +3487,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures simpliciales, simploïdales et cellulaires pour la modélisation géométrique à base topologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université de Poitiers, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3581,90 +3581,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Computation of the Homology of Generalized Maps: An Application of Effective Homology Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3714,77 +3714,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion between chains of maps and chains of surfaces; application to the computation of incidence graphs homology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Poitiers. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3806,90 +3806,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Boundary Operator for Computing the Homology of Cellular Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de poitiers. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4001,51 +4001,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7DF9807"/>
+    <w:nsid w:val="683CD240"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4232,51 +4232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207831v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Commin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peltier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104317" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180193v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aholou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2021.101981" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rharbaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhardt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2020.101907" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274880v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2018.03.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-015-9662-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.05.032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7308F4VL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G. Kropatsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yll Haxhimusa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2008.06.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366223v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.791-813" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3FFH9J5T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2005.10.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1RZ4DGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044522v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Protassov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868132v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Signac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Gonzalez-Diaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30238-1_3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991403v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bennis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crabie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rainaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_26" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341238v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305471v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78275-9_6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kropatsch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72903-7_26" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366118v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76725-1_31" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NXQTMNZW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366112v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74272-2_81" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PS8X4PC9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366095v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11774938_1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366105v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11919629_25" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308014v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308012v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/mathematiques/informatique-mathematique-4/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04523303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142760v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683031v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044522v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Commin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Protassov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peltier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Signac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506980v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhardt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Gonzalez-Diaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30238-1_3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bennis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crabie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rainaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_26" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G. Kropatsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78275-9_6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yll Haxhimusa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kropatsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72903-7_26" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366118v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76725-1_31" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NXQTMNZW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74272-2_81" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PS8X4PC9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11919629_25" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11774938_1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308012v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104317" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aholou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2021.101981" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rharbaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2020.101907" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274880v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2018.03.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-015-9662-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.05.032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7308F4VL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2008.06.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2005.10.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1RZ4DGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366223v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.791-813" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3FFH9J5T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/mathematiques/informatique-mathematique-4/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04523303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142760v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683031v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>