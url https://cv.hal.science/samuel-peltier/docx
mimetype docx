--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -3086,272 +3086,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Homology Groups and Generators</w:t>
+                <w:t xml:space="preserve">Homologie des ensembles simploïdaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 30, pp.62--69. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (6), pp.791--813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2005.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/tsi.25.791-813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308013v1</w:t>
+                <w:t xml:space="preserve">hal-00366223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homologie des ensembles simploïdaux</w:t>
+                <w:t xml:space="preserve">Computation of Homology Groups and Generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lienhardt</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25 (6), pp.791--813. </w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30, pp.62--69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/tsi.25.791-813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2005.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366223v1</w:t>
+                <w:t xml:space="preserve">hal-00308013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4001,51 +4001,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="683CD240"/>
+    <w:nsid w:val="57C9FEE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4232,51 +4232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044522v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Commin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Protassov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peltier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Signac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506980v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhardt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Gonzalez-Diaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30238-1_3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bennis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crabie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rainaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_26" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G. Kropatsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78275-9_6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yll Haxhimusa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kropatsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72903-7_26" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366118v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76725-1_31" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NXQTMNZW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74272-2_81" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PS8X4PC9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11919629_25" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11774938_1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308012v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104317" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aholou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2021.101981" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rharbaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2020.101907" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274880v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2018.03.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-015-9662-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.05.032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7308F4VL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2008.06.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2005.10.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1RZ4DGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366223v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.791-813" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3FFH9J5T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/mathematiques/informatique-mathematique-4/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04523303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142760v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683031v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044522v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Commin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Protassov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peltier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Signac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506980v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhardt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Gonzalez-Diaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30238-1_3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bennis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crabie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rainaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_26" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G. Kropatsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78275-9_6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yll Haxhimusa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kropatsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72903-7_26" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366118v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76725-1_31" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NXQTMNZW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74272-2_81" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PS8X4PC9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11919629_25" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11774938_1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308012v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104317" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aholou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2021.101981" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rharbaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2020.101907" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274880v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2018.03.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-015-9662-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.05.032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7308F4VL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2008.06.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.791-813" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3FFH9J5T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308013v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2005.10.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1RZ4DGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/mathematiques/informatique-mathematique-4/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04523303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142760v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683031v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>