--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -214,2069 +214,2259 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération automatique de systèmes horlogers anciens</w:t>
+                <w:t xml:space="preserve">PersiSTabNet: Persistence Statistics Tabular Network for Point Cloud Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Commin</w:t>
+                <w:t xml:space="preserve">Inés Castilla Rieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Horna</w:t>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Protassov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cavalier</w:t>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Consortium 3D pour les Humanités Numériques (Huma-Num)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Rassat; M. Chayani; L. Voison; A. Zasadzinski; E. Interdonato; C. Delevoie; F. Laroche; X. Granier, Nov 2024, Nancy, France. pp.19-21</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Modeling Decisions for Artificial Intelligence (MDAI 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2026, Vic (Catalonia), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044522v2</w:t>
+                <w:t xml:space="preserve">hal-05628103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informatique débranchée : construire sa pensée informatique sans ordinateur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Position: Topological Machine Learning Cannot Progress without Experimental Standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Castilla Rieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Signac</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Mathématiques en Cycle 3 IREM de Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IREM de Poitiers, Jun 2017, Poitiers, France. pp.216-226</w:t>
+              <w:t xml:space="preserve">Forty-Third International Conference on Machine Learning (ICML 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868132v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homology Computation During an Incremental Construction Process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Génération automatique de systèmes horlogers anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Commin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Protassov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cavalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Topology in Image Context - CTIC 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées du Consortium 3D pour les Humanités Numériques (Huma-Num)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Rassat; M. Chayani; L. Voison; A. Zasadzinski; E. Interdonato; C. Delevoie; F. Laroche; X. Granier, Nov 2024, Nancy, France. pp.19-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506980v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044522v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal Operations in nD Generalized Maps for Efficient Homology Computation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Informatique débranchée : construire sa pensée informatique sans ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Signac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Computational Topology in Image Context</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Mathématiques en Cycle 3 IREM de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREM de Poitiers, Jun 2017, Poitiers, France. pp.216-226</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727452v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting and Unfolding a Stratigraphic Unit to Update Property Population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homology Computation During an Incremental Construction Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lienhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Horna</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Rainaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Topology in Image Context - CTIC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Marseille, France. pp.7-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991403v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homology Computation on Cellular Structures in Image Context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Removal Operations in nD Generalized Maps for Efficient Homology Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Gonzalez-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Topology in Image Context</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Computational Topology in Image Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bertinoro, Italy. pp.20-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30238-1_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437766v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Border operator for generalized maps</w:t>
+                <w:t xml:space="preserve">Extracting and Unfolding a Stratigraphic Unit to Update Property Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crabie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lienhardt</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Rainaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EAGE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437746v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eccentricity based Topological Feature Extraction.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Border operator for generalized maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Walter G. Kropatsch</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damiand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Computational Topology in Image Context 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Montreal, Canada. pp.300-312, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04397-0_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341238v1</w:t>
+                <w:t xml:space="preserve">hal-00437746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Homology Generators for Volumes Using Minimal Generalized Maps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Homology Computation on Cellular Structures in Image Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lienhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Topology in Image Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, St. Kathrein/Offenegg, Austria. pp.19--28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305471v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Homology Group Generators of Images Using Irregular Graph Pyramids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Computing Homology Generators for Volumes Using Minimal Generalized Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damiand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Damiand</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-72903-7_26⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Buffalo, NY, United States. pp.63-74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78275-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348864v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the Eccentricity Transform of a Polygonal Shape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Eccentricity based Topological Feature Extraction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter G. Kropatsch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Pattern Recognition, Image Analysis and Applications : 12th Iberoamerican Congress on Pattern Recognition (CIARP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Computational Topology in Image Context 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Poitiers, France. pp.1--7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00366118v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Matching Using the Geodesic Eccentricity Transform - A Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Computing the Eccentricity Transform of a Polygonal Shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter G. Kropatsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st annual workshop of the Austrian Association for Pattern (OAGM/AAPR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Pattern Recognition, Image Analysis and Applications : 12th Iberoamerican Congress on Pattern Recognition (CIARP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Vi\~{n}a del Mar-Valparaiso, Chile. pp.291--300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-76725-1_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365897v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition for Efficient Eccentricity Transform of Convex Shapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Computing Homology Group Generators of Images Using Irregular Graph Pyramids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yll Haxhimusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Walter G. Kropatsch</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Kropatsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Vienna, Austria. pp.653--660, </w:t>
+              <w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Alicante, Spain. pp.283-294, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74272-2_81⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-72903-7_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00366112v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Geometry of Homology Generators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Shape Matching Using the Geodesic Eccentricity Transform - A Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yll Haxhimusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter G. Kropatsch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision Winter Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Graz, Austria. pp.115--121</w:t>
+              <w:t xml:space="preserve">31st annual workshop of the Austrian Association for Pattern (OAGM/AAPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Krumbach, Austria. pp.97--104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366095v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Homology for Surfaces with Generalized Maps: Application to 3D Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Decomposition for Efficient Eccentricity Transform of Convex Shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fuchs</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yll Haxhimusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter G. Kropatsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Visual Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Lake Tahoe, Nevada, United States. pp.235-244, </w:t>
+              <w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Vienna, Austria. pp.653--660, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11919629_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74272-2_81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366105v1</w:t>
+                <w:t xml:space="preserve">hal-00366112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homology of simploidal sets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Controlling Geometry of Homology Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lienhardt</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yll Haxhimusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter G. Kropatsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Szeged, Hungary. pp.235--246</w:t>
+              <w:t xml:space="preserve">Computer Vision Winter Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Graz, Austria. pp.115--121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308014v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Map: An Efficient Tool to Compute Incrementally Topological Features on 3D Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Combinatorial Image Analysis (IWCIA 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Berlin, Germany. pp.1-15, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11774938_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Homology Groups and Generators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Computing Homology for Surfaces with Generalized Maps: Application to 3D Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damiand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Visual Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lake Tahoe, Nevada, United States. pp.235-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11919629_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+                <w:t xml:space="preserve">hal-00366105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homology of simploidal sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Szeged, Hungary. pp.235--246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computation of Homology Groups and Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Poitiers, France. pp.195--205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2286,1184 +2476,1184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clock mechanism generation using interaction graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Commin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.104317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cag.2025.104317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tubular parametric volume objects: Thickening a piecewise smooth 3D stick figure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Aholou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 85, pp.101981. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cagd.2021.101981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local computation of homology variations over a construction process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Rharbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 81, pp.101907. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cagd.2020.101907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simploidal Sets: a data structure for handling simploidal Bézier spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 62, pp.44 - 62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cagd.2018.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274880v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homology of Cellular Structures Allowing Multi-incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (1), pp.42-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00454-015-9662-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simploidals sets: Definitions, Operations and Comparison with Simplicial Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 157, pp.542--557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dam.2008.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directly Computing the Generators of Image Homology using Graph Pyramids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter G. Kropatsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yll Haxhimusa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image and Vision Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (7), pp.846--853. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.imavis.2008.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homologie des ensembles simploïdaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Computation of Homology Groups and Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lienhardt</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/tsi.25.791-813⟩</w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30, pp.62--69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2005.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366223v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Homology Groups and Generators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Homologie des ensembles simploïdaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2005.10.011⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (6), pp.791--813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.25.791-813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308013v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures combinatoires pour la modélisation géométrique à base topologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Fuchs (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique Mathématique : Une photographie en 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 1, pp. 01-54, 2023, Alpha, 978-2-271-14930-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3473,91 +3663,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures simpliciales, simploïdales et cellulaires pour la modélisation géométrique à base topologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université de Poitiers, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04523303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3567,130 +3757,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Computation of the Homology of Generalized Maps: An Application of Effective Homology Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142760v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3700,240 +3890,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion between chains of maps and chains of surfaces; application to the computation of incidence graphs homology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Poitiers. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Boundary Operator for Computing the Homology of Cellular Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de poitiers. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683031v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4001,51 +4191,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57C9FEE1"/>
+    <w:nsid w:val="4FEB6537"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4232,51 +4422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044522v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Commin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Protassov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peltier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Signac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506980v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhardt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Gonzalez-Diaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30238-1_3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bennis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crabie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rainaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_26" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G. Kropatsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78275-9_6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yll Haxhimusa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kropatsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72903-7_26" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366118v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76725-1_31" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NXQTMNZW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74272-2_81" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PS8X4PC9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11919629_25" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11774938_1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308012v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104317" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aholou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2021.101981" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rharbaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2020.101907" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274880v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2018.03.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-015-9662-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.05.032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7308F4VL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2008.06.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.791-813" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3FFH9J5T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308013v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2005.10.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1RZ4DGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/mathematiques/informatique-mathematique-4/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04523303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142760v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683031v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628103v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Castilla Rieso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peltier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628051v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044522v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Commin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Protassov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868132v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Signac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhardt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Gonzalez-Diaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30238-1_3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bennis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crabie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rainaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_26" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78275-9_6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G. Kropatsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366118v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76725-1_31" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NXQTMNZW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348864v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yll Haxhimusa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kropatsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72903-7_26" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365897v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74272-2_81" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PS8X4PC9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366095v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366101v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11774938_1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11919629_25" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104317" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aholou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2021.101981" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rharbaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2020.101907" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274880v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2018.03.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-015-9662-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.05.032" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7308F4VL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2008.06.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2005.10.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1RZ4DGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.791-813" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3FFH9J5T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/mathematiques/informatique-mathematique-4/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04523303v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142760v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130543v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683031v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>