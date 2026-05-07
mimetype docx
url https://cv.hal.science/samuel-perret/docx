--- v0 (2026-04-02)
+++ v1 (2026-05-07)
@@ -786,429 +786,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cities as parasitic amplifiers? Malaria prevalence and diversity in great tits along an urbanization gradient</w:t>
+                <w:t xml:space="preserve">Spatial distribution of selenium-mercury in Arctic seabirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Caizergues</w:t>
+                <w:t xml:space="preserve">Marta Cruz-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Robira</w:t>
+                <w:t xml:space="preserve">Jérémy Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrier</w:t>
+                <w:t xml:space="preserve">Maud Brault-Favrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Jeanneau</w:t>
+                <w:t xml:space="preserve">Signe Christensen-Dalsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Berthomieu</w:t>
+                <w:t xml:space="preserve">Carine Churlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.e38. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 343, pp.123110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.123110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791677v1</w:t>
+                <w:t xml:space="preserve">hal-04365166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of selenium-mercury in Arctic seabirds</w:t>
+                <w:t xml:space="preserve">Cold adaptation does not handicap warm tolerance in the most abundant Arctic seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Cruz-Flores</w:t>
+                <w:t xml:space="preserve">Julian Beaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lemaire</w:t>
+                <w:t xml:space="preserve">Craig White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Brault-Favrou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Churlaud</w:t>
+                <w:t xml:space="preserve">Manon Clairbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.123110⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (2015), pp.20231887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.1887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365166v1</w:t>
+                <w:t xml:space="preserve">hal-04410500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold adaptation does not handicap warm tolerance in the most abundant Arctic seabird</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cities as parasitic amplifiers? Malaria prevalence and diversity in great tits along an urbanization gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Caizergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Robira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Beaman</w:t>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig White</w:t>
+                <w:t xml:space="preserve">Mélanie Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Clairbaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fort</w:t>
+                <w:t xml:space="preserve">Arnaud Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 291 (2015), pp.20231887. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.1887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410500v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carryover effects of winter mercury contamination on summer concentrations and reproductive performance in little auks</w:t>
               </w:r>
@@ -1590,559 +1590,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are behaviour and stress‐related phenotypes in urban birds adaptive?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerating animal energetics: high dive costs in a small seabird disrupt the dynamic body acceleration–energy expenditure relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Grégoire</w:t>
+                <w:t xml:space="preserve">Eric Ste-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Choquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Perret</w:t>
+                <w:t xml:space="preserve">Allison Patterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Charmantier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Émile Brisson-Curadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 91 (8), pp.1627-1641. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 225 (12), pp.jeb243252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.243252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821524v1</w:t>
+                <w:t xml:space="preserve">hal-03746505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating animal energetics: high dive costs in a small seabird disrupt the dynamic body acceleration–energy expenditure relationship</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are behaviour and stress‐related phenotypes in urban birds adaptive?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Caizergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ste-Marie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fort</w:t>
+                <w:t xml:space="preserve">Arnaud Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Patterson</w:t>
+                <w:t xml:space="preserve">Rémi Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émile Brisson-Curadeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 225 (12), pp.jeb243252. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91 (8), pp.1627-1641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.243252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746505v1</w:t>
+                <w:t xml:space="preserve">hal-03821524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density‐dependent natural selection mediates harvest‐induced trait changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An avian urban morphotype: how the city environment shapes great tit morphology at different life stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Caizergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Bouffet-Halle</w:t>
+                <w:t xml:space="preserve">Marcel M. Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Mériguet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexis Millot</w:t>
+                <w:t xml:space="preserve">Virginie Demeyrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13677⟩</w:t>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (5), pp.929-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11252-020-01077-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335904v1</w:t>
+                <w:t xml:space="preserve">hal-03120214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An avian urban morphotype: how the city environment shapes great tit morphology at different life stages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Charmantier</w:t>
+                <w:t xml:space="preserve">Density‐dependent natural selection mediates harvest‐induced trait changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Bouffet-Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carmignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel M. Lambrechts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Perret</w:t>
+                <w:t xml:space="preserve">Simon Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Demeyrier</w:t>
+                <w:t xml:space="preserve">Alexis Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (5), pp.929-941. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (4), pp.648-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11252-020-01077-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.13677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120214v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pheomelanin-based coloration is related to individual quality and oxidative stress in blue petrels</w:t>
               </w:r>
@@ -2239,295 +2239,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomere erosion varies with sex and age at immune challenge but not with maternal antibodies in pigeons</w:t>
+                <w:t xml:space="preserve">Short-term prey field lability constrains individual specialisation in resource selection and foraging site fidelity in a marine predator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lardy</w:t>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gasparini</w:t>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Corbel</w:t>
+                <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Frantz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Perret</w:t>
+                <w:t xml:space="preserve">Claire Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Ecological and Integrative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 327 (9), pp.562-569. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (7), pp.1043-1054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jez.2142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.12970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715402v1</w:t>
+                <w:t xml:space="preserve">hal-01774958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term prey field lability constrains individual specialisation in resource selection and foraging site fidelity in a marine predator</w:t>
+                <w:t xml:space="preserve">Telomere erosion varies with sex and age at immune challenge but not with maternal antibodies in pigeons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+                <w:t xml:space="preserve">Sophie Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+                <w:t xml:space="preserve">Julien Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Péron</w:t>
+                <w:t xml:space="preserve">Hélène Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Saraux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fort</w:t>
+                <w:t xml:space="preserve">Adrien Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21 (7), pp.1043-1054. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Ecological and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 327 (9), pp.562-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.12970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jez.2142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774958v1</w:t>
+                <w:t xml:space="preserve">hal-01715402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energyscapes and prey fields shape a North Atlantic seabird wintering hotspot under climate change</w:t>
               </w:r>
@@ -2565,51 +2565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathewson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Speirs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Society Open Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (1), </w:t>
@@ -2641,347 +2641,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-Specific Density-Dependent Secretion of Glucocorticoids in Lizards: Insights from Laboratory and Field Experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Le Galliard</w:t>
+                <w:t xml:space="preserve">Urbanization Is Associated with Divergence in Pace-of-Life in Great Tits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Demeyrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.03701⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.53, doi:10.3389/fevo.2017.00053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2017.00053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990264v1</w:t>
+                <w:t xml:space="preserve">hal-04258299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanization Is Associated with Divergence in Pace-of-Life in Great Tits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcel M. Lambrechts</w:t>
+                <w:t xml:space="preserve">Sex-Specific Density-Dependent Secretion of Glucocorticoids in Lizards: Insights from Laboratory and Field Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Mugabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Galliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Haussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, pp.53, doi:10.3389/fevo.2017.00053. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126 (7), pp.1051--1061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2017.00053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.03701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258299v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nest design in a changing world: Great tit Parus major nests from a Mediterranean city environment as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Demeyrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3097,51 +3097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Bartheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Galliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63, pp.78--87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3227,51 +3227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Folschweiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Flacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carmignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (18), pp.6599-6615. </w:t>
@@ -3309,51 +3309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Biotic and Abiotic Determinants of Nest Size in Mediterranean Great Tits (Parus major) and Blue Tits (Cyanistes caeruleus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3361,51 +3361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 122 (6), pp.492-501. </w:t>
@@ -3455,103 +3455,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density-dependent immunity and parasitism risk in experimental populations of lizards naturally infested by ixodid ticks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Mugabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Galliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 96 (2), pp.450-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3598,51 +3598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is oxidative status influenced by dietary carotenoid and physical activity after moult in the great tit (&amp;lt;em&amp;gt;Parus major&amp;lt;/em&amp;gt;)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3771,51 +3771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Haussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Avian Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46 (5), pp.489-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3901,51 +3901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Decenci Ferrandière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Galliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (17), pp.3600-3609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4005,77 +4005,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Haussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4135,51 +4135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Haussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Legoupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,372 +4237,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in smallholders' irrigation water values: Study in North-West Province, South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of miniature transponders on physiological stress, locomotor activity, growth and survival in small lizards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Galliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Speelman</w:t>
+                <w:t xml:space="preserve">Matthieu Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Frija</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zorica Pantelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irrigation and Drainage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ird.539⟩</w:t>
+              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.177-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/017353710X552371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-03941191v1</w:t>
+                <w:t xml:space="preserve">hal-00858122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of miniature transponders on physiological stress, locomotor activity, growth and survival in small lizards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Le Galliard</w:t>
+                <w:t xml:space="preserve">Variability in smallholders' irrigation water values: Study in North-West Province, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Speelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Paquet</w:t>
+                <w:t xml:space="preserve">A. Frija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zorica Pantelic</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. d'Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/017353710X552371⟩</w:t>
+              <w:t xml:space="preserve">Irrigation and Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (1), pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ird.539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00858122v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-03941191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irrigation Water Value at Small-scale Schemes: Evidence from the North West Province, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Speelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. d'Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Haese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Water Resources Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (4), pp.621-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4929,229 +4929,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d’utilisation des matériels forestiers de reproduction : Pin noir d'Autriche.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conseils d’utilisation des matériels forestiers de reproduction : Pin de Salzmann.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2020, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665824v1</w:t>
+                <w:t xml:space="preserve">hal-03665817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d’utilisation des matériels forestiers de reproduction : Pin de Salzmann.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conseils d’utilisation des matériels forestiers de reproduction : Pin noir d'Autriche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, pp.1-6</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665817v1</w:t>
+                <w:t xml:space="preserve">hal-03665824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5349,64 +5349,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Harrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carmignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5617,51 +5617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402689v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan J.B. Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S. Grunst" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L. Grunst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. A. Harding" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05346680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan J. Thompson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G A Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Branston" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70180" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sandmeyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez-Idi&#225;quez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fargevieille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Giovannini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.664" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hirschinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula H&#246;fle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto S&#225;nchez-Cano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3108.241456" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C. Ferreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana R. Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tieo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123223" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791677v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caizergues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jeanneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cruz-Flores" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lemaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Brault-Favrou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.123110" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Beaman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig White" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Clairbaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1887" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorioux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Albert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120774" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grunst" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Grunst" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08893" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039303v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13740" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746505v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ste-Marie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Patterson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Brisson-Curadeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243252" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335904v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bouffet-Halle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;riguet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmignac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Millot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13677" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120214v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Lambrechts" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demeyrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-020-01077-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988653v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Galv&#225;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonadonna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-019-10010-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715402v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corbel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.2142" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12970" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathewson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Speirs" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.171883" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990264v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mugabo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03701" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258299v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00053" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258482v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lucas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-017-0670-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992174v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Artacho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Saravia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Bartheld" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2016.11.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390531v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Folschweiller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Flacher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2374" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998502v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12494" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JR9CBZB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635834v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Meylan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0524.1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaugoyeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Karadas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.111039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ismail" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Haussy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.00698" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01263067v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Decenci Ferrandi&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1548" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636737v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2015.0780" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legoupi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079942" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03941191v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speelman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frija" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Haese" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.539" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858122v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorica Pantelic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/017353710X552371" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA7EA773D8A8BF38608B814105A82AD1BC3C60D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03942484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. d'Haese" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07900620802224536" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008992v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16088.81923" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665820v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierangelo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ricodeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665824v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665817v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626933v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cailly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Cordonnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746178v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Harrault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402689v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan J.B. Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S. Grunst" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L. Grunst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. A. Harding" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05346680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan J. Thompson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G A Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Branston" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70180" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sandmeyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez-Idi&#225;quez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fargevieille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Giovannini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.664" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hirschinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula H&#246;fle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto S&#225;nchez-Cano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3108.241456" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C. Ferreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana R. Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tieo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123223" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cruz-Flores" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lemaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Brault-Favrou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.123110" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Beaman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig White" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Clairbaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1887" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caizergues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jeanneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.405" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorioux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Albert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120774" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grunst" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Grunst" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08893" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039303v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746505v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ste-Marie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Patterson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Brisson-Curadeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243252" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821524v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13740" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120214v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Lambrechts" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demeyrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-020-01077-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335904v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bouffet-Halle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;riguet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmignac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Millot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13677" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988653v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Galv&#225;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonadonna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-019-10010-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774958v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12970" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715402v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corbel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.2142" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathewson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Speirs" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.171883" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00053" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990264v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mugabo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03701" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258482v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lucas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-017-0670-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992174v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Artacho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Saravia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Bartheld" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2016.11.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390531v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Folschweiller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Flacher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2374" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998502v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12494" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JR9CBZB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635834v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Meylan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0524.1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaugoyeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Karadas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.111039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ismail" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Haussy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.00698" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01263067v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Decenci Ferrandi&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1548" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636737v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2015.0780" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legoupi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079942" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858122v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorica Pantelic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/017353710X552371" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA7EA773D8A8BF38608B814105A82AD1BC3C60D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03941191v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speelman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frija" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Haese" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.539" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03942484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. d'Haese" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07900620802224536" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008992v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16088.81923" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665820v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierangelo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ricodeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665817v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626933v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cailly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Cordonnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746178v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Harrault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>