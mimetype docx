--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -1332,200 +1332,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00860850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langage et cerveau : vingt ans d’imagerie fonctionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurophysiologie du langage : apports de la neuro-imagerie et état des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Démonet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (4), pp.255-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rne.044.0255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392236v1</w:t>
+                <w:t xml:space="preserve">hal-01392270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurophysiologie du langage : apports de la neuro-imagerie et état des connaissances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Langage et cerveau : vingt ans d’imagerie fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Démonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Démonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Neuropsychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, XVII (2), pp.9-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rne.044.0255⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01392270v1</w:t>
+                <w:t xml:space="preserve">hal-01392236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1966,243 +1966,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the effective connectivity of the ventral occipito-temporal cortex during visual word processing with combined TMS-EEG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ERP and behavioral evidence for interaction/cascade between central (linguistic) and peripheral (motor) processes during word handwriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chotiga C Pattamadilok</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Démonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Soum-Favaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society for the Neurobiology of Language 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chicago, United States. 2015</w:t>
+              <w:t xml:space="preserve">International worshop on writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Poitiers, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502205v1</w:t>
+                <w:t xml:space="preserve">hal-01224891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERP and behavioral evidence for interaction/cascade between central (linguistic) and peripheral (motor) processes during word handwriting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examining the effective connectivity of the ventral occipito-temporal cortex during visual word processing with combined TMS-EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christiane Soum-Favaro</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnard Mireille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deirdre Bolger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga C Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International worshop on writing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Poitiers, France. 2015</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Society for the Neurobiology of Language 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chicago, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224891v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2728,51 +2728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.06.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03233920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo van Kerkoerle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Abbih" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maheu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Meyniel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008598" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.09.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Soum-Favaro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-017-9776-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.11.014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473913v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.11.018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ponz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;hault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Draper" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.09.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQG7MK42-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00860850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.05.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-815Z1QJR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392236v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.044.0255" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B Bonnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnard Mireille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga C Pattamadilok" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01224891v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01392506v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.06.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03233920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo van Kerkoerle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Abbih" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maheu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Meyniel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008598" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.09.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Soum-Favaro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-017-9776-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.11.014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473913v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.11.018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ponz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;hault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Draper" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.09.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQG7MK42-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00860850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.05.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-815Z1QJR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.044.0255" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B Bonnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01224891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnard Mireille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga C Pattamadilok" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01392506v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>