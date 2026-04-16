--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -602,381 +602,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La marqueterie, un art de guerre des Établissements Gallé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pays lorrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (2), pp.139-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sources des décors égyptisants sur les verreries et les marqueteries des Établissements Gallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts nouveaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32, pp.30-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La marqueterie, un art de guerre des Établissements Gallé</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Perdrizet, de l'Université aux Établissements Gallé, le parcours original d'un chercheur éclectique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Jeanne d'Arc en histoire et en musique, 2, pp.299-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Prouvé, Paul Perdrizet et le sphinx des Naxiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays lorrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 97 (2), pp.139-148</w:t>
+              <w:t xml:space="preserve">, 2014, 97 (4), pp.353-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives scientifiques de Paul Perdrizet à l'université de Lorraine (Nancy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20, pp.385-390. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.5116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anabases.5116⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01292454v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01292449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois années de recherches à Zénobia-Halabiyé, forteresse proto-byzantine sur le limes oriental</w:t>
               </w:r>
@@ -2674,1577 +2674,1577 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Coprins lamp and its production run: a reassessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04547160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Irénée, Henri and Gaston Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04547098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fake Gallés (I): When a floral design masquerades as an undersea landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04547105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Coprins lamp and its production run: a reassessment</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding Gallé labels (II): Fake Gallé labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Understanding Gallé labels (II): Fake Gallé labels</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04547139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Chevalier and the Gallé family’s investment in Meisenthal glassworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Robert Chevalier and the Gallé family’s investment in Meisenthal glassworks</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04547145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commemorating the war in the Vosges mountains (1915)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Commemorating the war in the Vosges mountains (1915)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04547133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A posthumous homage from Émile Gallé to Marcelin Daigueperce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">A posthumous homage from Émile Gallé to Marcelin Daigueperce</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04547153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rouppert as the designer of Gallé lamps in the early 1920s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04547169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A funerary gift and the Gallé-Keller friendship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04547090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glaïeuls, a case study of a popular floral series by the Établissements Gallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04547084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Metamorphosis of Daphne : on Méliodon’s and Gallé’s lamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Fleury cup : a gift’s dedication from 1918 and the shifting priorities for the Établissements Gallé direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Gallé signatures on glass after 1904 : a tentative chronology (part II, 1920-1936)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ferry (1881-1948) and his short-lived Verrerie d’art Ferry in Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04547079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Gallé’s Polar Animals Again: a short note on the Seals glass series by Louis Hestaux for Émile Gallé (1900)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04547016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Cylène”, one of the last naturalistic glass series by Émile Gallé (1904)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fake and Real Gallé Penguins vases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04546986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Georges Ferry (1881-1948) and his short-lived Verrerie d’art Ferry in Nancy</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nicolas’ reflexions on Émile Gallé’s art and the challenges of a new art glass studio in 1920</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Fleury cup : a gift’s dedication from 1918 and the shifting priorities for the Établissements Gallé direction</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Le Lac de Côme” series by Auguste Herbst for the Établissements Gallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Gallé signatures on glass after 1904 : a tentative chronology (part II, 1920-1936)</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fateful summer: New documents on Émile Gallé’s last months</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Paul Nicolas’ reflexions on Émile Gallé’s art and the challenges of a new art glass studio in 1920</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04547021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One Million Gallés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Le Lac de Côme” series by Auguste Herbst for the Établissements Gallé</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Flacon de voyage Pépin”: A small seed shaped vase from the Cucurbitacées series by Émile Gallé ca. 1900-1902</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">On Gallé’s Polar Animals Again: a short note on the Seals glass series by Louis Hestaux for Émile Gallé (1900)</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding Gallé Labels (I): the different types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Gallé signatures on glass after 1904 : a tentative chronology (part I, 1904-1920)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bay of Rio de Janeiro vase by Établissements Gallé (Millon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...309 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04546863v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-04546903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hestaux and the marine life theme in Gallé’s artwork : regarding a watercolour</w:t>
               </w:r>
@@ -4444,51 +4444,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D00FE4BB"/>
+    <w:nsid w:val="0CD7CC9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4675,51 +4675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-provost" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7481-5454" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08695718X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555151v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mangeot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Provost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01633491v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739260v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01884115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01617482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bl&#233;try" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Prost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Riba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.1.100939" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-7S52CXWS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2003.2275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551799v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.5279" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Br&#233;laz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#232;ve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01855849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gallo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rws" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01913400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-editions.be/accueil/354-composer-avec-l-ennemi-en-14-18.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01855858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01855864v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=V-lgcS0upBY" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343820v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01617495v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01356965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547105v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547133v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547153v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547079v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546965v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547016v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546958v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546950v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546933v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546980v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546863v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-provost" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7481-5454" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08695718X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555151v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mangeot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Provost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01633491v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739260v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01884115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01617482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292454v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5116" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bl&#233;try" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Prost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Riba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.1.100939" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-7S52CXWS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2003.2275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551799v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.5279" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Br&#233;laz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#232;ve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01855849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gallo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rws" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01913400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-editions.be/accueil/354-composer-avec-l-ennemi-en-14-18.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01855858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01855864v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=V-lgcS0upBY" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343820v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01617495v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01356965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547133v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547153v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546910v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546958v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546965v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546950v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546933v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>