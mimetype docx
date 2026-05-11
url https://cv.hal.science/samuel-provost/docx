--- v1 (2026-04-16)
+++ v2 (2026-05-11)
@@ -395,372 +395,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etablissements Gallé and the Industrial Mold-Blown or &amp;quot;Relief&amp;quot; Series of the 1920s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Glass Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60, pp.269-293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Établissements Gallé dans les années vingt : déclin et essaimage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 199 (1), pp.47-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Etablissements Gallé and the Industrial Mold-Blown or &amp;quot;Relief&amp;quot; Series of the 1920s</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La signature Gallé à l'étoile : une révision chronologique et une estimation quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Glass Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 60, pp.269-293</w:t>
+              <w:t xml:space="preserve">, 2017, 59, pp.349-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La signature Gallé à l'étoile : une révision chronologique et une estimation quantitative</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources des décors égyptisants sur les verreries et les marqueteries des Établissements Gallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glass Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 59, pp.349-365</w:t>
+              <w:t xml:space="preserve">Arts nouveaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32, pp.30-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marqueterie, un art de guerre des Établissements Gallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays lorrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97 (2), pp.139-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322067v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01322029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Perdrizet, de l'Université aux Établissements Gallé, le parcours original d'un chercheur éclectique</w:t>
               </w:r>
@@ -2736,1577 +2736,1577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04547160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fake Gallés (I): When a floral design masquerades as an undersea landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04547105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Irénée, Henri and Gaston Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04547098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Fake Gallés (I): When a floral design masquerades as an undersea landscape</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding Gallé labels (II): Fake Gallé labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Understanding Gallé labels (II): Fake Gallé labels</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04547139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Chevalier and the Gallé family’s investment in Meisenthal glassworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Robert Chevalier and the Gallé family’s investment in Meisenthal glassworks</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04547145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commemorating the war in the Vosges mountains (1915)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Commemorating the war in the Vosges mountains (1915)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04547133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rouppert as the designer of Gallé lamps in the early 1920s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04547169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A posthumous homage from Émile Gallé to Marcelin Daigueperce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04547153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glaïeuls, a case study of a popular floral series by the Établissements Gallé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04547084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A funerary gift and the Gallé-Keller friendship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04547090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Gallé’s Polar Animals Again: a short note on the Seals glass series by Louis Hestaux for Émile Gallé (1900)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04547016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Cylène”, one of the last naturalistic glass series by Émile Gallé (1904)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nicolas’ reflexions on Émile Gallé’s art and the challenges of a new art glass studio in 1920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Le Lac de Côme” series by Auguste Herbst for the Établissements Gallé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fake and Real Gallé Penguins vases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Fleury cup : a gift’s dedication from 1918 and the shifting priorities for the Établissements Gallé direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Gallé signatures on glass after 1904 : a tentative chronology (part II, 1920-1936)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ferry (1881-1948) and his short-lived Verrerie d’art Ferry in Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04547079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fateful summer: New documents on Émile Gallé’s last months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04547021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Flacon de voyage Pépin”: A small seed shaped vase from the Cucurbitacées series by Émile Gallé ca. 1900-1902</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding Gallé Labels (I): the different types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One Million Gallés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Metamorphosis of Daphne : on Méliodon’s and Gallé’s lamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04546980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hestaux and the marine life theme in Gallé’s artwork : regarding a watercolour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bay of Rio de Janeiro vase by Établissements Gallé (Millon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Gallé signatures on glass after 1904 : a tentative chronology (part I, 1904-1920)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...619 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04546903v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">halshs-04546894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A provisional chronology of glass and wood designs by Établissements Gallé (December 2020)</w:t>
               </w:r>
@@ -4444,51 +4444,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CD7CC9E"/>
+    <w:nsid w:val="1FDB7F46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4675,51 +4675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-provost" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7481-5454" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08695718X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555151v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mangeot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Provost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01633491v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739260v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01884115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01617482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292454v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5116" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bl&#233;try" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Prost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Riba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.1.100939" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-7S52CXWS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2003.2275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551799v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.5279" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Br&#233;laz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#232;ve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01855849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gallo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rws" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01913400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-editions.be/accueil/354-composer-avec-l-ennemi-en-14-18.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01855858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01855864v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=V-lgcS0upBY" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343820v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01617495v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01356965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547133v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547153v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546910v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546958v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546965v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546950v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546933v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-provost" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7481-5454" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08695718X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555151v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mangeot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Provost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01633491v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01884115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739260v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01617482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292454v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5116" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bl&#233;try" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Prost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Riba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.1.100939" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-7S52CXWS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2003.2275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551799v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.5279" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Br&#233;laz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#232;ve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01855849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gallo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rws" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01913400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-editions.be/accueil/354-composer-avec-l-ennemi-en-14-18.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01855858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01855864v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=V-lgcS0upBY" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343820v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01617495v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01356965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547105v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547133v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547016v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546965v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546980v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>