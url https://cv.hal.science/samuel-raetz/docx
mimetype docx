--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.697916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Raetz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-raetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3683-8764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166075396</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-5346-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the mantis shrimp pack a phononic shield?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alderete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 387 (6734), pp.659-666. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adq7100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically Controlled Nano-Transducers Based on Cleaved Superlattices for Monitoring Gigahertz Surface Acoustic Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (13), pp.9331-9343. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.3c07576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Phononic Landscape of Natural Nacre from Abalone Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alderete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202407959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sound velocities of cadmium zinc telluride crystals by time-domain Brillouin scattering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Strzalkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sedzicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 130 (10), pp.732. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-024-07898-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering for evaluation of materials interface inclination: Application to photoacoustic imaging of crystal destruction upon non-hydrostatic compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100547. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pacs.2023.100547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering theory for probe light and acoustic beams propagating at an angle and acousto-optic interaction at material interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalyi Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100563. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pacs.2023.100563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic moduli and refractive index of γ-Ge3N4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Sodki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roussigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 381 (2258), pp.20230016. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2023.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear generation of a zero group velocity mode in an elastic plate by non-collinear mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, 14 p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Imaging of a Light-Induced Modification Process in Organo-Silica Films via Time-Domain Brillouin Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Vishnevskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergej Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Seregin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.1600. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12091600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing phenotype-controlled phononic materials from plant cells scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Khoryati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Behrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amey Khanolkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.100934. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmt.2020.100934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Optical and Acoustical Properties of Ba1−xSrxTiO3 Thin Film Material Library via Conjugation of Picosecond Laser Ultrasonics with X-ray Diffraction, Energy Dispersive Spectroscopy, Electron Probe Micro Analysis, Scanning Electron and Atomic Force Microscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Negulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guozhen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.3131. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11113131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ultrasonics in a multilayer structure: Plane wave synthesis and inverse problem for nondestructive evaluation of adhesive bondings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150 (3), pp.2076-2087. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0005975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation via Laser Ultrasonics of the Ultrasonic Attenuation in a Polycrystalline Aluminum Thin Plate Using Complex Wavenumber Recovery in the Vicinity of a Zero-Group-Velocity Lamb Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guqi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroune Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Geslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (15), pp.6924. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11156924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ultrasonics in a multilayer structure: Semi-analytic model and simulated examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150 (3), pp.2065-2075. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0005974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoacoustic 3-D imaging of polycrystalline microstructure improved with transverse acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Avanesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.100286. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pacs.2021.100286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonthermal Transport of Energy Driven by Photoexcited Carriers in Switchable Solid States of Ge Te</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Juvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.014055. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.014055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D characterization of individual grains of coexisting high-pressure H2O ice phases by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (5), pp.053104. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0056814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast light-induced shear strain probed by time-resolved x-ray diffraction: Multiferroic BiFeO3 as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Juvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Maroutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.102.220303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive evaluation of structural adhesive bonding using the attenuation of zero-group-velocity Lamb modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116 (10), pp.104101. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5143215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative fatigue damage in thin aluminum films evaluated non-destructively with lasers via zero-group-velocity Lamb modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guqi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116, pp.102323. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2020.102323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging grain microstructure in a model ceramic energy material with optically generated coherent acoustic phonons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhou Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pezeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-15360-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Structural Phase Transition in Multiferroic (Bi1−x Prx)(Fe0.95 Mn0.05)O3 Thin Films by A Multi-Technique Approach Including Picosecond Laser Ultrasonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Lomonosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Avanesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.736. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9040736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive characterization of polycrystalline 3D microstructure with time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhou Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaofeng Sha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166, pp.34-38. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2019.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Elastic Coupling at the Interface of van der Waals Nanolayers Imaged by Picosecond Ultrasonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Greener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Akimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakhar Kudrynskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (10), pp.11530-11537. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b05052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic anisotropy and single-crystal moduli of solid argon up to 64 GPa from time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (224102), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.224102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Progressive Fatigue Damage in Solid Plates by Laser Ultrasonic Monitoring of Zero-Group-Velocity Lamb Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guqi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (6), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.061001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal sound velocities, elastic anisotropy, and phase transition of high-pressure cubic H2O ice to 82 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Miao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (13), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.134122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ imaging of the dynamics of photo-induced structural phase transition at high pressures by picosecond acoustic interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (5), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/aa6b3d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam shaping to enhance zero group velocity Lamb mode generation in a composite plate and nondestructive testing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faëse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfeddine Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85, pp.13 - 19. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2016.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Laplace transform for complex wavenumber recovery and its application to the analysis of attenuation in acoustic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Geslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hiraiwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (13), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond laser ultrasonics for imaging of transparent polycrystalline materials compressed to megabar pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (13), pp.259 - 267. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2016.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of interfacial stiffnesses of a tri-layer using Zero-Group Velocity Lamb modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mezil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138 (5), pp.3202 - 3209. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4934958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of refracted light distribution on the photoelastic generation of zero-group velocity Lamb modes in optically low-absorbing plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138 (6), pp.3522 - 3530. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4936903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic beam steering by light refraction: Illustration with directivity patterns of a tilted volume photoacoustic source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (6), pp.4381 - 4392. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4828825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblique laser incidence to select laser-generated acoustic modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 278, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/278/1/012030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of laser beam incidence angle on the thermoelastic generation in semi-transparent materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 130 (6), pp.3691 - 3697. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3658384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the non-hydrostatic pressure distribution in diamond anvil cell with time-domain Brillouin scattering 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu E Edely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des courbes de dispersion des modes de bord d’ordre supérieur par ultrasons laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mezil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de modes de Lamb ZGV dans une plaque de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mezil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer de nouvelles installations expérimentales d'ultrasons laser dans un laboratoire d’acoustique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of gold nanolayer on diamond substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalyi Gusev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-imaging of texturing of a polycrystalline ice VII sample upon non hydrostatic squeezing in a DAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Edely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st European High Pressure Research Group (EHPRG) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki, Sep 2024, Thessaloniki, Greece. pp.174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D imaging of water ice under high-pressure nonhydrostatic load by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu E Edely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Photoacoustic and Photothermal Phenomena (ICPPP22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Serpa, Aug 2024, Coimbra, Portugal. pp.206-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering for the evaluation of materials interface inclination: Application to imaging of crystal degradation upon non-hydrostatic compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHONONS 2023 - XVII INTERNATIONAL CONFERENCE ON PHONON SCATTERING IN CONDENSED MATTER PARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPEN-ACCESS INTERACTIVE ONLINE COURSEWARE IN ACOUSTICS DEVELOPED WITHIN THE SCOPE OF THE ACOUSTICS KNOWLEDGE ALLIANCE (ASKNOW) PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sluyts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vorländer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Convention of the European Acoustics Association (Forum Acusticum 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge waves monitored by laser ultrasonics for the detection of a crack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mezil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Congress on Ultrasonics (ICU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic moduli, anisotropy and refractive index of γ-Ge3N4 via laser ultrasonics, Brillouin light scattering, and first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Sodki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roussigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Joint 28th AIRAPT and 60th EHPRG International Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Edinburgh, United Kingdom. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering for evaluation of materials interface inclination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Congress on Ultrasonics (ICU 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xiuming Wang; et al., Sep 2023, Beijin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération non-linéaire d’un mode à vitesse de groupe nulle dans une plaque élastique par interaction non-colinéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la diffusion Brillouin résolue en temps résultant d’une interaction non-collinéaire : prise en compte de l’aspect borné des faisceaux gaussiens et application à l'interaction acousto-optique près d’une interface inclinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Threard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalyi Gusev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D imaging of water ice under high-pressure non-hydrostatic load by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Photoacoustic and Photothermal Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mladen Franko (University of Nova Gorica, Slovenia), Jun 2022, Bled, Slovenia. pp.53-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of elastic properties of Cd(x)Zn(1-x)Te crystals by picosecond laser ultrasonic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Strzalkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalyi Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemyslaw Sedzicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dispersion d’une onde de surface dans un métamatériau anisotrope biosourcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Ridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Desjouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation non destructive par ultrasons-laser d'assemblages aéronautiques collés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing plant-based phononic materials for the manipulation of sub-GHz acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des résonances acoustiques à proximité d'une fissure par ultrasons laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mézil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Cell Walls as a locally resonant acoustic biosurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Khoryati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Behrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amey Khanolkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1157-1157, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of ultrafast optical interferometry for opto- acousto-optical depth-profiling of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Husiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osamu Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1817-1817, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Grains in a Polycrystal in 3D with Nanoacoustic Waves: Signal Processing Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey M. Avanesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1897-1898, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of N-ion Irradiation on the Coherent Acoustic Phonons in SESAM Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3051-3051, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the polymerization of 2-(hydroxyethyl) methacrylate using laser ultrasonics techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum (FA2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of crystalline structure in water ice at high pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum (FA2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Control of Picosecond Acoustic Waves in a SESAM Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3045-3045, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation of Zero-Group-Velocity Lamb modes for the nondestructive evaluation of adhesive bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2561-2561, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of crystalline structure in water ice at high pressure by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1901-1902, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master level education by and through research: the first-year feedback-story of the international master on Wave Physics & Acoustics at Le Mans University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Romero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2595-2595, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.1043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of metal/epoxy interface using time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu E Edely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1899-1899, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and detection of coherent picosecond surface acoustic waves in superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Husiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3039-3039, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the polymerisation of 2-(hydroxyethyl) methacrylate using time-domain Brillouin scattering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1903-1904, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of H2O ice at high pressure by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Photoacoustic and Photothermal Phenomena (ICPPP20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved imaging of polycrystalline materials via time-domain Brillouin scattering by shear acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Avanesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Photoacoustic and Photothermal Phenomena (ICPPP20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering for depth profiling of optically transparent materials: applications, limitations and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Conference on Metamaterials and Nanophotonics (METANANO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-crystal elastic moduli Cij(P)and shear modulus G(P)of solid argon up to 64 GPa from time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th European High Pressure Research Group (EHPRG) Meeting on High Pressure Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of inhomogeneities in transparent solids compressed in a DAC by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L. Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th European High Pressure Research Group (EHPRG) Meeting on High Pressure Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slatcow (Spatial Laplace Transform for Complex Wavenumber Recovery) Method for Frequency / Complex Wavenumber Dispersion Relation Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Geslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Romero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez-Dehesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Acoustics of PoroElastic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Expérimentale des Modes de Lamb à Vitesse de Groupe Nulle (ZGV) dans le Plan Complexe des Nombres d'Ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroune Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Geslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical time-reversal imaging of a volume source in solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D characterisation of individual grains of coexisting high-pressure H2O ice phases by time-domain Brillouin scattering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes numériques pour l'imagerie de sources otpoacoustiques en milieu solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université Sciences et Technologies - Bordeaux I, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00767436v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.697916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Raetz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-raetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3683-8764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166075396</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-5346-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the mantis shrimp pack a phononic shield?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alderete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 387 (6734), pp.659-666. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adq7100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Phononic Landscape of Natural Nacre from Abalone Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alderete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202407959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sound velocities of cadmium zinc telluride crystals by time-domain Brillouin scattering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Strzalkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sedzicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 130 (10), pp.732. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-024-07898-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically Controlled Nano-Transducers Based on Cleaved Superlattices for Monitoring Gigahertz Surface Acoustic Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (13), pp.9331-9343. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.3c07576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic moduli and refractive index of γ-Ge3N4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Sodki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roussigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 381 (2258), pp.20230016. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2023.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering theory for probe light and acoustic beams propagating at an angle and acousto-optic interaction at material interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalyi Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100563. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pacs.2023.100563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering for evaluation of materials interface inclination: Application to photoacoustic imaging of crystal destruction upon non-hydrostatic compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100547. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pacs.2023.100547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear generation of a zero group velocity mode in an elastic plate by non-collinear mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, 14 p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Imaging of a Light-Induced Modification Process in Organo-Silica Films via Time-Domain Brillouin Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Vishnevskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergej Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Seregin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.1600. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12091600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Optical and Acoustical Properties of Ba1−xSrxTiO3 Thin Film Material Library via Conjugation of Picosecond Laser Ultrasonics with X-ray Diffraction, Energy Dispersive Spectroscopy, Electron Probe Micro Analysis, Scanning Electron and Atomic Force Microscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Negulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guozhen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.3131. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11113131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing phenotype-controlled phononic materials from plant cells scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Khoryati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Behrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amey Khanolkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.100934. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmt.2020.100934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ultrasonics in a multilayer structure: Semi-analytic model and simulated examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150 (3), pp.2065-2075. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0005974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation via Laser Ultrasonics of the Ultrasonic Attenuation in a Polycrystalline Aluminum Thin Plate Using Complex Wavenumber Recovery in the Vicinity of a Zero-Group-Velocity Lamb Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guqi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroune Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Geslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (15), pp.6924. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11156924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ultrasonics in a multilayer structure: Plane wave synthesis and inverse problem for nondestructive evaluation of adhesive bondings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150 (3), pp.2076-2087. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0005975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoacoustic 3-D imaging of polycrystalline microstructure improved with transverse acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Avanesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.100286. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pacs.2021.100286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonthermal Transport of Energy Driven by Photoexcited Carriers in Switchable Solid States of Ge Te</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Juvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.014055. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.014055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D characterization of individual grains of coexisting high-pressure H2O ice phases by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (5), pp.053104. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0056814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive evaluation of structural adhesive bonding using the attenuation of zero-group-velocity Lamb modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116 (10), pp.104101. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5143215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast light-induced shear strain probed by time-resolved x-ray diffraction: Multiferroic BiFeO3 as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Juvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Maroutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.102.220303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative fatigue damage in thin aluminum films evaluated non-destructively with lasers via zero-group-velocity Lamb modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guqi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116, pp.102323. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2020.102323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging grain microstructure in a model ceramic energy material with optically generated coherent acoustic phonons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhou Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pezeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-15360-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic anisotropy and single-crystal moduli of solid argon up to 64 GPa from time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (224102), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.224102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Structural Phase Transition in Multiferroic (Bi1−x Prx)(Fe0.95 Mn0.05)O3 Thin Films by A Multi-Technique Approach Including Picosecond Laser Ultrasonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Lomonosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Avanesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.736. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9040736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive characterization of polycrystalline 3D microstructure with time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhou Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaofeng Sha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166, pp.34-38. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2019.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Elastic Coupling at the Interface of van der Waals Nanolayers Imaged by Picosecond Ultrasonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Greener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Akimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakhar Kudrynskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (10), pp.11530-11537. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b05052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Progressive Fatigue Damage in Solid Plates by Laser Ultrasonic Monitoring of Zero-Group-Velocity Lamb Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guqi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (6), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.061001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal sound velocities, elastic anisotropy, and phase transition of high-pressure cubic H2O ice to 82 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Miao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (13), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.134122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ imaging of the dynamics of photo-induced structural phase transition at high pressures by picosecond acoustic interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (5), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/aa6b3d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam shaping to enhance zero group velocity Lamb mode generation in a composite plate and nondestructive testing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faëse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfeddine Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85, pp.13 - 19. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2016.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond laser ultrasonics for imaging of transparent polycrystalline materials compressed to megabar pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (13), pp.259 - 267. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2016.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Laplace transform for complex wavenumber recovery and its application to the analysis of attenuation in acoustic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Geslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hiraiwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (13), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of interfacial stiffnesses of a tri-layer using Zero-Group Velocity Lamb modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mezil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138 (5), pp.3202 - 3209. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4934958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of refracted light distribution on the photoelastic generation of zero-group velocity Lamb modes in optically low-absorbing plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138 (6), pp.3522 - 3530. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4936903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic beam steering by light refraction: Illustration with directivity patterns of a tilted volume photoacoustic source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (6), pp.4381 - 4392. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4828825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of laser beam incidence angle on the thermoelastic generation in semi-transparent materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 130 (6), pp.3691 - 3697. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3658384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblique laser incidence to select laser-generated acoustic modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 278, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/278/1/012030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de modes de Lamb ZGV dans une plaque de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mezil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer de nouvelles installations expérimentales d'ultrasons laser dans un laboratoire d’acoustique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the non-hydrostatic pressure distribution in diamond anvil cell with time-domain Brillouin scattering 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu E Edely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des courbes de dispersion des modes de bord d’ordre supérieur par ultrasons laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mezil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of gold nanolayer on diamond substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalyi Gusev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-imaging of texturing of a polycrystalline ice VII sample upon non hydrostatic squeezing in a DAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Edely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st European High Pressure Research Group (EHPRG) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki, Sep 2024, Thessaloniki, Greece. pp.174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D imaging of water ice under high-pressure nonhydrostatic load by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu E Edely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Photoacoustic and Photothermal Phenomena (ICPPP22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Serpa, Aug 2024, Coimbra, Portugal. pp.206-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge waves monitored by laser ultrasonics for the detection of a crack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mezil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Congress on Ultrasonics (ICU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic moduli, anisotropy and refractive index of γ-Ge3N4 via laser ultrasonics, Brillouin light scattering, and first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Sodki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roussigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Joint 28th AIRAPT and 60th EHPRG International Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Edinburgh, United Kingdom. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering for the evaluation of materials interface inclination: Application to imaging of crystal degradation upon non-hydrostatic compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHONONS 2023 - XVII INTERNATIONAL CONFERENCE ON PHONON SCATTERING IN CONDENSED MATTER PARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPEN-ACCESS INTERACTIVE ONLINE COURSEWARE IN ACOUSTICS DEVELOPED WITHIN THE SCOPE OF THE ACOUSTICS KNOWLEDGE ALLIANCE (ASKNOW) PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sluyts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vorländer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Convention of the European Acoustics Association (Forum Acusticum 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering for evaluation of materials interface inclination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Congress on Ultrasonics (ICU 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xiuming Wang; et al., Sep 2023, Beijin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des résonances acoustiques à proximité d'une fissure par ultrasons laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mézil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation non destructive par ultrasons-laser d'assemblages aéronautiques collés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D imaging of water ice under high-pressure non-hydrostatic load by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Photoacoustic and Photothermal Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mladen Franko (University of Nova Gorica, Slovenia), Jun 2022, Bled, Slovenia. pp.53-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of elastic properties of Cd(x)Zn(1-x)Te crystals by picosecond laser ultrasonic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Strzalkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalyi Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemyslaw Sedzicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dispersion d’une onde de surface dans un métamatériau anisotrope biosourcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Ridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Desjouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la diffusion Brillouin résolue en temps résultant d’une interaction non-collinéaire : prise en compte de l’aspect borné des faisceaux gaussiens et application à l'interaction acousto-optique près d’une interface inclinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Threard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalyi Gusev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération non-linéaire d’un mode à vitesse de groupe nulle dans une plaque élastique par interaction non-colinéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing plant-based phononic materials for the manipulation of sub-GHz acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the polymerisation of 2-(hydroxyethyl) methacrylate using time-domain Brillouin scattering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1903-1904, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Grains in a Polycrystal in 3D with Nanoacoustic Waves: Signal Processing Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey M. Avanesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1897-1898, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of N-ion Irradiation on the Coherent Acoustic Phonons in SESAM Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3051-3051, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of ultrafast optical interferometry for opto- acousto-optical depth-profiling of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Husiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osamu Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1817-1817, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Cell Walls as a locally resonant acoustic biosurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Khoryati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Behrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amey Khanolkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1157-1157, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of crystalline structure in water ice at high pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum (FA2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation of Zero-Group-Velocity Lamb modes for the nondestructive evaluation of adhesive bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2561-2561, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the polymerization of 2-(hydroxyethyl) methacrylate using laser ultrasonics techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum (FA2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Control of Picosecond Acoustic Waves in a SESAM Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3045-3045, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of crystalline structure in water ice at high pressure by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1901-1902, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master level education by and through research: the first-year feedback-story of the international master on Wave Physics & Acoustics at Le Mans University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Romero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2595-2595, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.1043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of metal/epoxy interface using time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu E Edely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1899-1899, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and detection of coherent picosecond surface acoustic waves in superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Husiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3039-3039, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of H2O ice at high pressure by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Photoacoustic and Photothermal Phenomena (ICPPP20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved imaging of polycrystalline materials via time-domain Brillouin scattering by shear acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Avanesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Photoacoustic and Photothermal Phenomena (ICPPP20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering for depth profiling of optically transparent materials: applications, limitations and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Conference on Metamaterials and Nanophotonics (METANANO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of inhomogeneities in transparent solids compressed in a DAC by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L. Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th European High Pressure Research Group (EHPRG) Meeting on High Pressure Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-crystal elastic moduli Cij(P)and shear modulus G(P)of solid argon up to 64 GPa from time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th European High Pressure Research Group (EHPRG) Meeting on High Pressure Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slatcow (Spatial Laplace Transform for Complex Wavenumber Recovery) Method for Frequency / Complex Wavenumber Dispersion Relation Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Geslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Romero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez-Dehesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Acoustics of PoroElastic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Expérimentale des Modes de Lamb à Vitesse de Groupe Nulle (ZGV) dans le Plan Complexe des Nombres d'Ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroune Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Geslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical time-reversal imaging of a volume source in solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D characterisation of individual grains of coexisting high-pressure H2O ice phases by time-domain Brillouin scattering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes numériques pour l'imagerie de sources otpoacoustiques en milieu solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université Sciences et Technologies - Bordeaux I, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00767436v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27EBD9BE"/>
+    <w:nsid w:val="89A0319D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-raetz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3683-8764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166075396" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5346-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970573v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alderete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandeep" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raetz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asgari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abi Ghanem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adq7100" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changxiu Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chigarev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Thr&#233;ard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedong Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c07576" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833680v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sathyan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202407959" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chigarev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Strzalkowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gusev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sedzicki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcaraz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-07898-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyan Sandeep" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2023.100547" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243515v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalyi Gusev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hurley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2023.100563" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Sodki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roussign&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106589" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vishnevskiy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Naumov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Seregin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12091600" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169367v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Abi Ghanem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Khoryati" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Behrou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amey Khanolkar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100934" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11113131" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752624v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hod&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cuvillier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005975" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752628v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guqi Yan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Geslain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11156924" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752626v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005974" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton de Lima Savi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Avanesyan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Hua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2021.100286" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455723v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Juv&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.014055" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337247v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sathyan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056814" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gable" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maroutian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vaudel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.220303" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02537154v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143215" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Blondeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2020.102323" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhou Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Hurley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15360-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lomonosov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9040736" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02456794v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofeng Sha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.02.037" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02456809v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Greener" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Akimov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakhar Kudrynskyi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b05052" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316903v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maju Kuriakose" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nikitin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224102" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889443v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.061001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889441v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Miao Hu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134122" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889434v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa6b3d" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889431v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fa&#235;se" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfeddine Mechri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.09.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geslain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiraiwa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wallen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963827" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889424v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.03.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889422v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mezil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bruno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Royer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934958" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889421v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dehoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4936903" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4828825" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889414v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/278/1/012030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889416v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3658384" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365933v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Edely" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366127v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Alcaraz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366154v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kiefer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365399v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365362v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377679v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Edely" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241745v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04266024v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horvat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sluyts" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vorl&#228;nder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241737v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848534v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848210v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Threard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862206v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848186v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Strzalkowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sedzicki" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847895v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Ridant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjouy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848189v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hod&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuvillier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848092v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848296v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848190v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain M&#233;zil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240278v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0520" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240237v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Husiev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Matsuda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0274" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240281v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M. Avanesyan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0548" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240292v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0660" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101186v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106314v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240290v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0654" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240236v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducousso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0268" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240261v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0430" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231870v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1043" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240276v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nicol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0513" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240216v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0081" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240263v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0438" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408342v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408350v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408351v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352691v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zerr" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352695v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Savi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039875v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez-Dehesa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335924v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810713v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101182v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00767436v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-raetz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3683-8764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166075396" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5346-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970573v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alderete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandeep" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raetz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asgari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abi Ghanem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adq7100" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sathyan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202407959" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chigarev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Strzalkowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gusev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sedzicki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcaraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-07898-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changxiu Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chigarev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Thr&#233;ard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedong Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c07576" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Sodki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roussign&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243515v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalyi Gusev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hurley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2023.100563" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyan Sandeep" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2023.100547" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106589" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vishnevskiy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Naumov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Seregin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12091600" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11113131" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Abi Ghanem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Khoryati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Behrou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amey Khanolkar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100934" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hod&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cuvillier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005974" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guqi Yan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Geslain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11156924" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752624v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005975" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton de Lima Savi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Avanesyan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Hua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2021.100286" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455723v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Juv&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.014055" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337247v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sathyan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056814" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02537154v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143215" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gable" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maroutian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vaudel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.220303" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Blondeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2020.102323" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhou Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Hurley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15360-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maju Kuriakose" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nikitin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224102" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lomonosov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9040736" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02456794v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofeng Sha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.02.037" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02456809v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Greener" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Akimov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakhar Kudrynskyi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b05052" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889443v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.061001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889441v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Miao Hu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134122" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889434v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa6b3d" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889431v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fa&#235;se" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfeddine Mechri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.09.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889424v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.03.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445395v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geslain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiraiwa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wallen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963827" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889422v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mezil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bruno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Royer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934958" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889421v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dehoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4936903" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4828825" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3658384" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/278/1/012030" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366154v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Alcaraz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kiefer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365399v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365933v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Edely" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366127v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365362v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377679v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Edely" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241737v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241745v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04266024v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horvat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sluyts" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vorl&#228;nder" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848190v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain M&#233;zil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848296v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848189v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hod&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuvillier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862206v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848186v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Strzalkowski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sedzicki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847895v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Ridant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjouy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848210v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Threard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848534v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848092v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240263v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0438" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240281v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M. Avanesyan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0548" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240292v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0660" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240237v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Husiev" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Matsuda" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0274" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240278v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0520" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106314v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240236v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducousso" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0268" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101186v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240290v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0654" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240261v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0430" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231870v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1043" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240276v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nicol" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0513" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240216v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0081" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408342v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408350v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408351v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352695v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Savi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352691v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zerr" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039875v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez-Dehesa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335924v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810713v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101182v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00767436v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>