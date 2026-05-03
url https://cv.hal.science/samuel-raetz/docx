--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.697916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Raetz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-raetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3683-8764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166075396</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-5346-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the mantis shrimp pack a phononic shield?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alderete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 387 (6734), pp.659-666. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adq7100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Phononic Landscape of Natural Nacre from Abalone Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alderete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202407959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sound velocities of cadmium zinc telluride crystals by time-domain Brillouin scattering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Strzalkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sedzicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 130 (10), pp.732. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-024-07898-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically Controlled Nano-Transducers Based on Cleaved Superlattices for Monitoring Gigahertz Surface Acoustic Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (13), pp.9331-9343. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.3c07576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic moduli and refractive index of γ-Ge3N4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Sodki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roussigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 381 (2258), pp.20230016. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2023.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering theory for probe light and acoustic beams propagating at an angle and acousto-optic interaction at material interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalyi Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100563. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pacs.2023.100563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering for evaluation of materials interface inclination: Application to photoacoustic imaging of crystal destruction upon non-hydrostatic compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100547. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pacs.2023.100547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear generation of a zero group velocity mode in an elastic plate by non-collinear mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, 14 p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Imaging of a Light-Induced Modification Process in Organo-Silica Films via Time-Domain Brillouin Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Vishnevskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergej Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Seregin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.1600. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12091600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Optical and Acoustical Properties of Ba1−xSrxTiO3 Thin Film Material Library via Conjugation of Picosecond Laser Ultrasonics with X-ray Diffraction, Energy Dispersive Spectroscopy, Electron Probe Micro Analysis, Scanning Electron and Atomic Force Microscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Negulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guozhen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.3131. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11113131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing phenotype-controlled phononic materials from plant cells scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Khoryati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Behrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amey Khanolkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.100934. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmt.2020.100934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ultrasonics in a multilayer structure: Semi-analytic model and simulated examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150 (3), pp.2065-2075. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0005974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation via Laser Ultrasonics of the Ultrasonic Attenuation in a Polycrystalline Aluminum Thin Plate Using Complex Wavenumber Recovery in the Vicinity of a Zero-Group-Velocity Lamb Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guqi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroune Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Geslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (15), pp.6924. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11156924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ultrasonics in a multilayer structure: Plane wave synthesis and inverse problem for nondestructive evaluation of adhesive bondings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150 (3), pp.2076-2087. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0005975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoacoustic 3-D imaging of polycrystalline microstructure improved with transverse acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Avanesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.100286. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pacs.2021.100286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonthermal Transport of Energy Driven by Photoexcited Carriers in Switchable Solid States of Ge Te</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Juvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.014055. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.014055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D characterization of individual grains of coexisting high-pressure H2O ice phases by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (5), pp.053104. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0056814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive evaluation of structural adhesive bonding using the attenuation of zero-group-velocity Lamb modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116 (10), pp.104101. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5143215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast light-induced shear strain probed by time-resolved x-ray diffraction: Multiferroic BiFeO3 as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Juvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Maroutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.102.220303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative fatigue damage in thin aluminum films evaluated non-destructively with lasers via zero-group-velocity Lamb modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guqi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116, pp.102323. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2020.102323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging grain microstructure in a model ceramic energy material with optically generated coherent acoustic phonons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhou Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pezeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-15360-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic anisotropy and single-crystal moduli of solid argon up to 64 GPa from time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (224102), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.224102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Structural Phase Transition in Multiferroic (Bi1−x Prx)(Fe0.95 Mn0.05)O3 Thin Films by A Multi-Technique Approach Including Picosecond Laser Ultrasonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Lomonosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Avanesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.736. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9040736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive characterization of polycrystalline 3D microstructure with time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhou Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaofeng Sha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166, pp.34-38. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2019.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Elastic Coupling at the Interface of van der Waals Nanolayers Imaged by Picosecond Ultrasonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Greener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Akimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakhar Kudrynskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (10), pp.11530-11537. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b05052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Progressive Fatigue Damage in Solid Plates by Laser Ultrasonic Monitoring of Zero-Group-Velocity Lamb Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guqi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (6), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.061001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal sound velocities, elastic anisotropy, and phase transition of high-pressure cubic H2O ice to 82 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Miao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (13), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.134122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ imaging of the dynamics of photo-induced structural phase transition at high pressures by picosecond acoustic interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (5), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/aa6b3d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam shaping to enhance zero group velocity Lamb mode generation in a composite plate and nondestructive testing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faëse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfeddine Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85, pp.13 - 19. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2016.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond laser ultrasonics for imaging of transparent polycrystalline materials compressed to megabar pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (13), pp.259 - 267. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2016.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Laplace transform for complex wavenumber recovery and its application to the analysis of attenuation in acoustic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Geslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hiraiwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (13), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of interfacial stiffnesses of a tri-layer using Zero-Group Velocity Lamb modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mezil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138 (5), pp.3202 - 3209. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4934958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of refracted light distribution on the photoelastic generation of zero-group velocity Lamb modes in optically low-absorbing plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138 (6), pp.3522 - 3530. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4936903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic beam steering by light refraction: Illustration with directivity patterns of a tilted volume photoacoustic source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (6), pp.4381 - 4392. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4828825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of laser beam incidence angle on the thermoelastic generation in semi-transparent materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 130 (6), pp.3691 - 3697. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3658384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblique laser incidence to select laser-generated acoustic modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 278, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/278/1/012030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de modes de Lamb ZGV dans une plaque de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mezil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer de nouvelles installations expérimentales d'ultrasons laser dans un laboratoire d’acoustique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the non-hydrostatic pressure distribution in diamond anvil cell with time-domain Brillouin scattering 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu E Edely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des courbes de dispersion des modes de bord d’ordre supérieur par ultrasons laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mezil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of gold nanolayer on diamond substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalyi Gusev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-imaging of texturing of a polycrystalline ice VII sample upon non hydrostatic squeezing in a DAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Edely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st European High Pressure Research Group (EHPRG) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki, Sep 2024, Thessaloniki, Greece. pp.174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D imaging of water ice under high-pressure nonhydrostatic load by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu E Edely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Photoacoustic and Photothermal Phenomena (ICPPP22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Serpa, Aug 2024, Coimbra, Portugal. pp.206-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge waves monitored by laser ultrasonics for the detection of a crack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mezil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Congress on Ultrasonics (ICU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic moduli, anisotropy and refractive index of γ-Ge3N4 via laser ultrasonics, Brillouin light scattering, and first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Sodki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roussigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Joint 28th AIRAPT and 60th EHPRG International Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Edinburgh, United Kingdom. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering for the evaluation of materials interface inclination: Application to imaging of crystal degradation upon non-hydrostatic compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHONONS 2023 - XVII INTERNATIONAL CONFERENCE ON PHONON SCATTERING IN CONDENSED MATTER PARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPEN-ACCESS INTERACTIVE ONLINE COURSEWARE IN ACOUSTICS DEVELOPED WITHIN THE SCOPE OF THE ACOUSTICS KNOWLEDGE ALLIANCE (ASKNOW) PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sluyts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vorländer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Convention of the European Acoustics Association (Forum Acusticum 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering for evaluation of materials interface inclination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Congress on Ultrasonics (ICU 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xiuming Wang; et al., Sep 2023, Beijin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des résonances acoustiques à proximité d'une fissure par ultrasons laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mézil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation non destructive par ultrasons-laser d'assemblages aéronautiques collés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D imaging of water ice under high-pressure non-hydrostatic load by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Photoacoustic and Photothermal Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mladen Franko (University of Nova Gorica, Slovenia), Jun 2022, Bled, Slovenia. pp.53-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of elastic properties of Cd(x)Zn(1-x)Te crystals by picosecond laser ultrasonic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Strzalkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalyi Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemyslaw Sedzicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dispersion d’une onde de surface dans un métamatériau anisotrope biosourcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Ridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Desjouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la diffusion Brillouin résolue en temps résultant d’une interaction non-collinéaire : prise en compte de l’aspect borné des faisceaux gaussiens et application à l'interaction acousto-optique près d’une interface inclinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Threard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalyi Gusev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération non-linéaire d’un mode à vitesse de groupe nulle dans une plaque élastique par interaction non-colinéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing plant-based phononic materials for the manipulation of sub-GHz acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the polymerisation of 2-(hydroxyethyl) methacrylate using time-domain Brillouin scattering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1903-1904, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Grains in a Polycrystal in 3D with Nanoacoustic Waves: Signal Processing Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey M. Avanesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1897-1898, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of N-ion Irradiation on the Coherent Acoustic Phonons in SESAM Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3051-3051, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of ultrafast optical interferometry for opto- acousto-optical depth-profiling of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Husiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osamu Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1817-1817, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Cell Walls as a locally resonant acoustic biosurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Khoryati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Behrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amey Khanolkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1157-1157, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of crystalline structure in water ice at high pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum (FA2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation of Zero-Group-Velocity Lamb modes for the nondestructive evaluation of adhesive bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2561-2561, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the polymerization of 2-(hydroxyethyl) methacrylate using laser ultrasonics techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum (FA2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Control of Picosecond Acoustic Waves in a SESAM Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3045-3045, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of crystalline structure in water ice at high pressure by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1901-1902, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master level education by and through research: the first-year feedback-story of the international master on Wave Physics & Acoustics at Le Mans University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Romero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2595-2595, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.1043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of metal/epoxy interface using time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu E Edely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1899-1899, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and detection of coherent picosecond surface acoustic waves in superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Husiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3039-3039, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of H2O ice at high pressure by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Photoacoustic and Photothermal Phenomena (ICPPP20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved imaging of polycrystalline materials via time-domain Brillouin scattering by shear acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Avanesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Photoacoustic and Photothermal Phenomena (ICPPP20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering for depth profiling of optically transparent materials: applications, limitations and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Conference on Metamaterials and Nanophotonics (METANANO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of inhomogeneities in transparent solids compressed in a DAC by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L. Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th European High Pressure Research Group (EHPRG) Meeting on High Pressure Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-crystal elastic moduli Cij(P)and shear modulus G(P)of solid argon up to 64 GPa from time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th European High Pressure Research Group (EHPRG) Meeting on High Pressure Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slatcow (Spatial Laplace Transform for Complex Wavenumber Recovery) Method for Frequency / Complex Wavenumber Dispersion Relation Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Geslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Romero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez-Dehesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Acoustics of PoroElastic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Expérimentale des Modes de Lamb à Vitesse de Groupe Nulle (ZGV) dans le Plan Complexe des Nombres d'Ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroune Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Geslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical time-reversal imaging of a volume source in solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D characterisation of individual grains of coexisting high-pressure H2O ice phases by time-domain Brillouin scattering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes numériques pour l'imagerie de sources otpoacoustiques en milieu solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université Sciences et Technologies - Bordeaux I, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00767436v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.697916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Raetz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-raetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3683-8764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166075396</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-5346-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the mantis shrimp pack a phononic shield?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alderete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 387 (6734), pp.659-666. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adq7100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically Controlled Nano-Transducers Based on Cleaved Superlattices for Monitoring Gigahertz Surface Acoustic Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (13), pp.9331-9343. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.3c07576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Phononic Landscape of Natural Nacre from Abalone Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alderete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202407959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sound velocities of cadmium zinc telluride crystals by time-domain Brillouin scattering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Strzalkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sedzicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 130 (10), pp.732. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-024-07898-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering for evaluation of materials interface inclination: Application to photoacoustic imaging of crystal destruction upon non-hydrostatic compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100547. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pacs.2023.100547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic moduli and refractive index of γ-Ge3N4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Sodki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roussigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 381 (2258), pp.20230016. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2023.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering theory for probe light and acoustic beams propagating at an angle and acousto-optic interaction at material interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalyi Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100563. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pacs.2023.100563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear generation of a zero group velocity mode in an elastic plate by non-collinear mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, 14 p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Imaging of a Light-Induced Modification Process in Organo-Silica Films via Time-Domain Brillouin Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Vishnevskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergej Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Seregin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.1600. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12091600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Optical and Acoustical Properties of Ba1−xSrxTiO3 Thin Film Material Library via Conjugation of Picosecond Laser Ultrasonics with X-ray Diffraction, Energy Dispersive Spectroscopy, Electron Probe Micro Analysis, Scanning Electron and Atomic Force Microscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Negulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guozhen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.3131. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11113131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing phenotype-controlled phononic materials from plant cells scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Khoryati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Behrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amey Khanolkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.100934. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmt.2020.100934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ultrasonics in a multilayer structure: Plane wave synthesis and inverse problem for nondestructive evaluation of adhesive bondings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150 (3), pp.2076-2087. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0005975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ultrasonics in a multilayer structure: Semi-analytic model and simulated examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150 (3), pp.2065-2075. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0005974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation via Laser Ultrasonics of the Ultrasonic Attenuation in a Polycrystalline Aluminum Thin Plate Using Complex Wavenumber Recovery in the Vicinity of a Zero-Group-Velocity Lamb Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guqi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroune Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Geslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (15), pp.6924. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11156924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoacoustic 3-D imaging of polycrystalline microstructure improved with transverse acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Avanesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.100286. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pacs.2021.100286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonthermal Transport of Energy Driven by Photoexcited Carriers in Switchable Solid States of Ge Te</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Juvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.014055. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.014055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D characterization of individual grains of coexisting high-pressure H2O ice phases by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (5), pp.053104. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0056814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive evaluation of structural adhesive bonding using the attenuation of zero-group-velocity Lamb modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116 (10), pp.104101. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5143215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast light-induced shear strain probed by time-resolved x-ray diffraction: Multiferroic BiFeO3 as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Juvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Maroutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.102.220303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative fatigue damage in thin aluminum films evaluated non-destructively with lasers via zero-group-velocity Lamb modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guqi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116, pp.102323. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2020.102323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging grain microstructure in a model ceramic energy material with optically generated coherent acoustic phonons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhou Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pezeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-15360-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Structural Phase Transition in Multiferroic (Bi1−x Prx)(Fe0.95 Mn0.05)O3 Thin Films by A Multi-Technique Approach Including Picosecond Laser Ultrasonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Lomonosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Avanesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.736. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9040736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive characterization of polycrystalline 3D microstructure with time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhou Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaofeng Sha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166, pp.34-38. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2019.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Elastic Coupling at the Interface of van der Waals Nanolayers Imaged by Picosecond Ultrasonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Greener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Akimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakhar Kudrynskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (10), pp.11530-11537. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b05052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic anisotropy and single-crystal moduli of solid argon up to 64 GPa from time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (224102), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.224102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Progressive Fatigue Damage in Solid Plates by Laser Ultrasonic Monitoring of Zero-Group-Velocity Lamb Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guqi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (6), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.061001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal sound velocities, elastic anisotropy, and phase transition of high-pressure cubic H2O ice to 82 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Miao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (13), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.134122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ imaging of the dynamics of photo-induced structural phase transition at high pressures by picosecond acoustic interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (5), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/aa6b3d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam shaping to enhance zero group velocity Lamb mode generation in a composite plate and nondestructive testing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faëse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfeddine Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85, pp.13 - 19. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2016.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Laplace transform for complex wavenumber recovery and its application to the analysis of attenuation in acoustic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Geslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hiraiwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (13), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond laser ultrasonics for imaging of transparent polycrystalline materials compressed to megabar pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (13), pp.259 - 267. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2016.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of interfacial stiffnesses of a tri-layer using Zero-Group Velocity Lamb modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mezil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138 (5), pp.3202 - 3209. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4934958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of refracted light distribution on the photoelastic generation of zero-group velocity Lamb modes in optically low-absorbing plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138 (6), pp.3522 - 3530. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4936903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic beam steering by light refraction: Illustration with directivity patterns of a tilted volume photoacoustic source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (6), pp.4381 - 4392. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4828825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblique laser incidence to select laser-generated acoustic modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 278, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/278/1/012030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of laser beam incidence angle on the thermoelastic generation in semi-transparent materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 130 (6), pp.3691 - 3697. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3658384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de modes de Lamb ZGV dans une plaque de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mezil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer de nouvelles installations expérimentales d'ultrasons laser dans un laboratoire d’acoustique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the non-hydrostatic pressure distribution in diamond anvil cell with time-domain Brillouin scattering 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu E Edely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des courbes de dispersion des modes de bord d’ordre supérieur par ultrasons laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mezil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of gold nanolayer on diamond substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalyi Gusev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-imaging of texturing of a polycrystalline ice VII sample upon non hydrostatic squeezing in a DAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Edely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st European High Pressure Research Group (EHPRG) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki, Sep 2024, Thessaloniki, Greece. pp.174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D imaging of water ice under high-pressure nonhydrostatic load by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu E Edely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Photoacoustic and Photothermal Phenomena (ICPPP22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Serpa, Aug 2024, Coimbra, Portugal. pp.206-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge waves monitored by laser ultrasonics for the detection of a crack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mezil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Congress on Ultrasonics (ICU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic moduli, anisotropy and refractive index of γ-Ge3N4 via laser ultrasonics, Brillouin light scattering, and first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Sodki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roussigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Joint 28th AIRAPT and 60th EHPRG International Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Edinburgh, United Kingdom. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering for the evaluation of materials interface inclination: Application to imaging of crystal degradation upon non-hydrostatic compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHONONS 2023 - XVII INTERNATIONAL CONFERENCE ON PHONON SCATTERING IN CONDENSED MATTER PARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPEN-ACCESS INTERACTIVE ONLINE COURSEWARE IN ACOUSTICS DEVELOPED WITHIN THE SCOPE OF THE ACOUSTICS KNOWLEDGE ALLIANCE (ASKNOW) PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sluyts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vorländer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Convention of the European Acoustics Association (Forum Acusticum 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering for evaluation of materials interface inclination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Congress on Ultrasonics (ICU 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xiuming Wang; et al., Sep 2023, Beijin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation non destructive par ultrasons-laser d'assemblages aéronautiques collés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D imaging of water ice under high-pressure non-hydrostatic load by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Photoacoustic and Photothermal Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mladen Franko (University of Nova Gorica, Slovenia), Jun 2022, Bled, Slovenia. pp.53-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of elastic properties of Cd(x)Zn(1-x)Te crystals by picosecond laser ultrasonic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Strzalkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalyi Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemyslaw Sedzicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dispersion d’une onde de surface dans un métamatériau anisotrope biosourcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Ridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Desjouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la diffusion Brillouin résolue en temps résultant d’une interaction non-collinéaire : prise en compte de l’aspect borné des faisceaux gaussiens et application à l'interaction acousto-optique près d’une interface inclinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Threard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalyi Gusev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération non-linéaire d’un mode à vitesse de groupe nulle dans une plaque élastique par interaction non-colinéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing plant-based phononic materials for the manipulation of sub-GHz acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des résonances acoustiques à proximité d'une fissure par ultrasons laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mézil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Grains in a Polycrystal in 3D with Nanoacoustic Waves: Signal Processing Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey M. Avanesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1897-1898, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of N-ion Irradiation on the Coherent Acoustic Phonons in SESAM Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3051-3051, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of ultrafast optical interferometry for opto- acousto-optical depth-profiling of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Husiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osamu Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1817-1817, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Cell Walls as a locally resonant acoustic biosurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Khoryati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Behrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amey Khanolkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1157-1157, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of crystalline structure in water ice at high pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum (FA2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation of Zero-Group-Velocity Lamb modes for the nondestructive evaluation of adhesive bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2561-2561, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the polymerization of 2-(hydroxyethyl) methacrylate using laser ultrasonics techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum (FA2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Control of Picosecond Acoustic Waves in a SESAM Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3045-3045, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of crystalline structure in water ice at high pressure by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1901-1902, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master level education by and through research: the first-year feedback-story of the international master on Wave Physics & Acoustics at Le Mans University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Romero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2595-2595, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.1043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of metal/epoxy interface using time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu E Edely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1899-1899, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and detection of coherent picosecond surface acoustic waves in superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Husiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3039-3039, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the polymerisation of 2-(hydroxyethyl) methacrylate using time-domain Brillouin scattering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1903-1904, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of H2O ice at high pressure by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Photoacoustic and Photothermal Phenomena (ICPPP20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering for depth profiling of optically transparent materials: applications, limitations and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Conference on Metamaterials and Nanophotonics (METANANO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved imaging of polycrystalline materials via time-domain Brillouin scattering by shear acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Avanesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Photoacoustic and Photothermal Phenomena (ICPPP20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of inhomogeneities in transparent solids compressed in a DAC by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L. Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th European High Pressure Research Group (EHPRG) Meeting on High Pressure Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-crystal elastic moduli Cij(P)and shear modulus G(P)of solid argon up to 64 GPa from time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th European High Pressure Research Group (EHPRG) Meeting on High Pressure Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slatcow (Spatial Laplace Transform for Complex Wavenumber Recovery) Method for Frequency / Complex Wavenumber Dispersion Relation Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Geslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Romero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez-Dehesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Acoustics of PoroElastic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Expérimentale des Modes de Lamb à Vitesse de Groupe Nulle (ZGV) dans le Plan Complexe des Nombres d'Ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroune Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Geslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical time-reversal imaging of a volume source in solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D characterisation of individual grains of coexisting high-pressure H2O ice phases by time-domain Brillouin scattering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes numériques pour l'imagerie de sources otpoacoustiques en milieu solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université Sciences et Technologies - Bordeaux I, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00767436v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89A0319D"/>
+    <w:nsid w:val="05CE2110"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-raetz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3683-8764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166075396" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5346-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970573v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alderete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandeep" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raetz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asgari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abi Ghanem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adq7100" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sathyan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202407959" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chigarev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Strzalkowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gusev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sedzicki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcaraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-07898-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changxiu Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chigarev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Thr&#233;ard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedong Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c07576" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Sodki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roussign&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243515v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalyi Gusev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hurley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2023.100563" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyan Sandeep" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2023.100547" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106589" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vishnevskiy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Naumov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Seregin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12091600" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11113131" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Abi Ghanem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Khoryati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Behrou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amey Khanolkar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100934" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hod&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cuvillier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005974" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guqi Yan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Geslain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11156924" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752624v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005975" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton de Lima Savi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Avanesyan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Hua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2021.100286" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455723v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Juv&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.014055" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337247v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sathyan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056814" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02537154v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143215" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gable" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maroutian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vaudel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.220303" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Blondeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2020.102323" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhou Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Hurley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15360-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maju Kuriakose" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nikitin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224102" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lomonosov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9040736" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02456794v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofeng Sha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.02.037" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02456809v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Greener" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Akimov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakhar Kudrynskyi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b05052" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889443v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.061001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889441v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Miao Hu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134122" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889434v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa6b3d" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889431v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fa&#235;se" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfeddine Mechri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.09.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889424v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.03.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445395v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geslain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiraiwa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wallen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963827" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889422v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mezil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bruno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Royer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934958" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889421v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dehoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4936903" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4828825" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3658384" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/278/1/012030" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366154v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Alcaraz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kiefer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365399v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365933v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Edely" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366127v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365362v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377679v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Edely" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241737v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241745v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04266024v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horvat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sluyts" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vorl&#228;nder" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848190v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain M&#233;zil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848296v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848189v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hod&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuvillier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862206v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848186v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Strzalkowski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sedzicki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847895v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Ridant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjouy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848210v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Threard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848534v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848092v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240263v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0438" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240281v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M. Avanesyan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0548" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240292v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0660" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240237v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Husiev" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Matsuda" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0274" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240278v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0520" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106314v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240236v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducousso" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0268" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101186v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240290v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0654" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240261v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0430" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231870v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1043" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240276v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nicol" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0513" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240216v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0081" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408342v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408350v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408351v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352695v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Savi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352691v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zerr" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039875v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez-Dehesa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335924v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810713v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101182v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00767436v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-raetz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3683-8764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166075396" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5346-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970573v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alderete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandeep" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raetz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asgari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abi Ghanem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adq7100" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changxiu Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chigarev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Thr&#233;ard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedong Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c07576" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833680v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sathyan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202407959" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chigarev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Strzalkowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gusev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sedzicki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcaraz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-07898-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyan Sandeep" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2023.100547" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192971v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Sodki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roussign&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalyi Gusev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hurley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2023.100563" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106589" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vishnevskiy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Naumov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Seregin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12091600" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11113131" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Abi Ghanem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Khoryati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Behrou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amey Khanolkar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100934" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752624v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hod&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cuvillier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005975" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752626v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005974" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guqi Yan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Geslain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11156924" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton de Lima Savi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Avanesyan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Hua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2021.100286" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455723v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Juv&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.014055" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337247v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sathyan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056814" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02537154v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143215" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gable" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maroutian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vaudel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.220303" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Blondeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2020.102323" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhou Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Hurley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15360-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lomonosov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9040736" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02456794v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofeng Sha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.02.037" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02456809v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Greener" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Akimov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakhar Kudrynskyi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b05052" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316903v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maju Kuriakose" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nikitin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224102" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889443v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.061001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889441v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Miao Hu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134122" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889434v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa6b3d" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889431v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fa&#235;se" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfeddine Mechri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.09.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geslain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiraiwa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wallen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963827" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889424v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.03.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889422v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mezil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bruno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Royer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934958" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889421v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dehoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4936903" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4828825" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889414v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/278/1/012030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889416v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3658384" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366154v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Alcaraz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kiefer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365399v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365933v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Edely" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366127v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365362v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377679v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Edely" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241737v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241745v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04266024v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horvat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sluyts" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vorl&#228;nder" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848189v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hod&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuvillier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862206v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848186v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Strzalkowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sedzicki" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847895v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Ridant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjouy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848210v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Threard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848534v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848092v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848296v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848190v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain M&#233;zil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240281v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M. Avanesyan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0548" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240292v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0660" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240237v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Husiev" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Matsuda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0274" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240278v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0520" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106314v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240236v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducousso" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0268" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240290v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0654" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240261v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0430" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231870v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1043" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240276v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nicol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0513" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240216v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0081" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240263v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0438" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408342v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408351v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408350v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352695v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Savi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352691v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zerr" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039875v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez-Dehesa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335924v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810713v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101182v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00767436v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>