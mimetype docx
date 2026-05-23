--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.697916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Raetz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-raetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3683-8764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166075396</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-5346-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the mantis shrimp pack a phononic shield?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alderete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 387 (6734), pp.659-666. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adq7100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically Controlled Nano-Transducers Based on Cleaved Superlattices for Monitoring Gigahertz Surface Acoustic Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (13), pp.9331-9343. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.3c07576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Phononic Landscape of Natural Nacre from Abalone Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alderete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202407959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sound velocities of cadmium zinc telluride crystals by time-domain Brillouin scattering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Strzalkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sedzicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 130 (10), pp.732. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-024-07898-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering for evaluation of materials interface inclination: Application to photoacoustic imaging of crystal destruction upon non-hydrostatic compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100547. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pacs.2023.100547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic moduli and refractive index of γ-Ge3N4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Sodki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roussigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 381 (2258), pp.20230016. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2023.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering theory for probe light and acoustic beams propagating at an angle and acousto-optic interaction at material interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalyi Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100563. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pacs.2023.100563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear generation of a zero group velocity mode in an elastic plate by non-collinear mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, 14 p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Imaging of a Light-Induced Modification Process in Organo-Silica Films via Time-Domain Brillouin Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Vishnevskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergej Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Seregin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.1600. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12091600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Optical and Acoustical Properties of Ba1−xSrxTiO3 Thin Film Material Library via Conjugation of Picosecond Laser Ultrasonics with X-ray Diffraction, Energy Dispersive Spectroscopy, Electron Probe Micro Analysis, Scanning Electron and Atomic Force Microscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Negulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guozhen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.3131. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11113131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing phenotype-controlled phononic materials from plant cells scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Khoryati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Behrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amey Khanolkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.100934. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmt.2020.100934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ultrasonics in a multilayer structure: Plane wave synthesis and inverse problem for nondestructive evaluation of adhesive bondings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150 (3), pp.2076-2087. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0005975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ultrasonics in a multilayer structure: Semi-analytic model and simulated examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150 (3), pp.2065-2075. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0005974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation via Laser Ultrasonics of the Ultrasonic Attenuation in a Polycrystalline Aluminum Thin Plate Using Complex Wavenumber Recovery in the Vicinity of a Zero-Group-Velocity Lamb Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guqi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroune Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Geslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (15), pp.6924. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11156924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoacoustic 3-D imaging of polycrystalline microstructure improved with transverse acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Avanesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.100286. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pacs.2021.100286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonthermal Transport of Energy Driven by Photoexcited Carriers in Switchable Solid States of Ge Te</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Juvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.014055. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.014055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D characterization of individual grains of coexisting high-pressure H2O ice phases by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (5), pp.053104. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0056814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive evaluation of structural adhesive bonding using the attenuation of zero-group-velocity Lamb modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116 (10), pp.104101. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5143215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast light-induced shear strain probed by time-resolved x-ray diffraction: Multiferroic BiFeO3 as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Juvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Maroutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.102.220303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative fatigue damage in thin aluminum films evaluated non-destructively with lasers via zero-group-velocity Lamb modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guqi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116, pp.102323. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2020.102323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging grain microstructure in a model ceramic energy material with optically generated coherent acoustic phonons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhou Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pezeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-15360-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Structural Phase Transition in Multiferroic (Bi1−x Prx)(Fe0.95 Mn0.05)O3 Thin Films by A Multi-Technique Approach Including Picosecond Laser Ultrasonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Lomonosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Avanesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.736. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9040736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive characterization of polycrystalline 3D microstructure with time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhou Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaofeng Sha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166, pp.34-38. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2019.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Elastic Coupling at the Interface of van der Waals Nanolayers Imaged by Picosecond Ultrasonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Greener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Akimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakhar Kudrynskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (10), pp.11530-11537. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b05052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic anisotropy and single-crystal moduli of solid argon up to 64 GPa from time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (224102), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.224102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Progressive Fatigue Damage in Solid Plates by Laser Ultrasonic Monitoring of Zero-Group-Velocity Lamb Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guqi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (6), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.061001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal sound velocities, elastic anisotropy, and phase transition of high-pressure cubic H2O ice to 82 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Miao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (13), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.134122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ imaging of the dynamics of photo-induced structural phase transition at high pressures by picosecond acoustic interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (5), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/aa6b3d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam shaping to enhance zero group velocity Lamb mode generation in a composite plate and nondestructive testing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faëse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfeddine Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85, pp.13 - 19. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2016.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Laplace transform for complex wavenumber recovery and its application to the analysis of attenuation in acoustic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Geslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hiraiwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (13), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond laser ultrasonics for imaging of transparent polycrystalline materials compressed to megabar pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (13), pp.259 - 267. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2016.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of interfacial stiffnesses of a tri-layer using Zero-Group Velocity Lamb modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mezil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138 (5), pp.3202 - 3209. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4934958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of refracted light distribution on the photoelastic generation of zero-group velocity Lamb modes in optically low-absorbing plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138 (6), pp.3522 - 3530. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4936903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic beam steering by light refraction: Illustration with directivity patterns of a tilted volume photoacoustic source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (6), pp.4381 - 4392. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4828825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblique laser incidence to select laser-generated acoustic modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 278, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/278/1/012030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of laser beam incidence angle on the thermoelastic generation in semi-transparent materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 130 (6), pp.3691 - 3697. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3658384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de modes de Lamb ZGV dans une plaque de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mezil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer de nouvelles installations expérimentales d'ultrasons laser dans un laboratoire d’acoustique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the non-hydrostatic pressure distribution in diamond anvil cell with time-domain Brillouin scattering 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu E Edely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des courbes de dispersion des modes de bord d’ordre supérieur par ultrasons laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mezil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of gold nanolayer on diamond substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalyi Gusev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-imaging of texturing of a polycrystalline ice VII sample upon non hydrostatic squeezing in a DAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Edely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st European High Pressure Research Group (EHPRG) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki, Sep 2024, Thessaloniki, Greece. pp.174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D imaging of water ice under high-pressure nonhydrostatic load by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu E Edely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Photoacoustic and Photothermal Phenomena (ICPPP22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Serpa, Aug 2024, Coimbra, Portugal. pp.206-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge waves monitored by laser ultrasonics for the detection of a crack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mezil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Congress on Ultrasonics (ICU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic moduli, anisotropy and refractive index of γ-Ge3N4 via laser ultrasonics, Brillouin light scattering, and first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Sodki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roussigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Joint 28th AIRAPT and 60th EHPRG International Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Edinburgh, United Kingdom. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering for the evaluation of materials interface inclination: Application to imaging of crystal degradation upon non-hydrostatic compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHONONS 2023 - XVII INTERNATIONAL CONFERENCE ON PHONON SCATTERING IN CONDENSED MATTER PARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPEN-ACCESS INTERACTIVE ONLINE COURSEWARE IN ACOUSTICS DEVELOPED WITHIN THE SCOPE OF THE ACOUSTICS KNOWLEDGE ALLIANCE (ASKNOW) PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sluyts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vorländer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Convention of the European Acoustics Association (Forum Acusticum 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering for evaluation of materials interface inclination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Congress on Ultrasonics (ICU 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xiuming Wang; et al., Sep 2023, Beijin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation non destructive par ultrasons-laser d'assemblages aéronautiques collés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D imaging of water ice under high-pressure non-hydrostatic load by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Photoacoustic and Photothermal Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mladen Franko (University of Nova Gorica, Slovenia), Jun 2022, Bled, Slovenia. pp.53-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of elastic properties of Cd(x)Zn(1-x)Te crystals by picosecond laser ultrasonic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Strzalkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalyi Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemyslaw Sedzicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dispersion d’une onde de surface dans un métamatériau anisotrope biosourcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Ridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Desjouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la diffusion Brillouin résolue en temps résultant d’une interaction non-collinéaire : prise en compte de l’aspect borné des faisceaux gaussiens et application à l'interaction acousto-optique près d’une interface inclinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Threard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalyi Gusev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération non-linéaire d’un mode à vitesse de groupe nulle dans une plaque élastique par interaction non-colinéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing plant-based phononic materials for the manipulation of sub-GHz acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des résonances acoustiques à proximité d'une fissure par ultrasons laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mézil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Grains in a Polycrystal in 3D with Nanoacoustic Waves: Signal Processing Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey M. Avanesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1897-1898, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of N-ion Irradiation on the Coherent Acoustic Phonons in SESAM Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3051-3051, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of ultrafast optical interferometry for opto- acousto-optical depth-profiling of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Husiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osamu Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1817-1817, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Cell Walls as a locally resonant acoustic biosurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Khoryati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Behrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amey Khanolkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1157-1157, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of crystalline structure in water ice at high pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum (FA2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation of Zero-Group-Velocity Lamb modes for the nondestructive evaluation of adhesive bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2561-2561, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the polymerization of 2-(hydroxyethyl) methacrylate using laser ultrasonics techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum (FA2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Control of Picosecond Acoustic Waves in a SESAM Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3045-3045, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of crystalline structure in water ice at high pressure by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1901-1902, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master level education by and through research: the first-year feedback-story of the international master on Wave Physics & Acoustics at Le Mans University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Romero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2595-2595, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.1043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of metal/epoxy interface using time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu E Edely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1899-1899, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and detection of coherent picosecond surface acoustic waves in superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Husiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3039-3039, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the polymerisation of 2-(hydroxyethyl) methacrylate using time-domain Brillouin scattering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1903-1904, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of H2O ice at high pressure by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Photoacoustic and Photothermal Phenomena (ICPPP20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering for depth profiling of optically transparent materials: applications, limitations and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Conference on Metamaterials and Nanophotonics (METANANO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved imaging of polycrystalline materials via time-domain Brillouin scattering by shear acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Avanesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Photoacoustic and Photothermal Phenomena (ICPPP20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of inhomogeneities in transparent solids compressed in a DAC by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L. Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th European High Pressure Research Group (EHPRG) Meeting on High Pressure Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-crystal elastic moduli Cij(P)and shear modulus G(P)of solid argon up to 64 GPa from time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th European High Pressure Research Group (EHPRG) Meeting on High Pressure Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slatcow (Spatial Laplace Transform for Complex Wavenumber Recovery) Method for Frequency / Complex Wavenumber Dispersion Relation Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Geslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Romero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez-Dehesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Acoustics of PoroElastic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Expérimentale des Modes de Lamb à Vitesse de Groupe Nulle (ZGV) dans le Plan Complexe des Nombres d'Ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroune Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Geslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical time-reversal imaging of a volume source in solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D characterisation of individual grains of coexisting high-pressure H2O ice phases by time-domain Brillouin scattering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes numériques pour l'imagerie de sources otpoacoustiques en milieu solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université Sciences et Technologies - Bordeaux I, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00767436v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.697916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Raetz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-raetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3683-8764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166075396</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=x4zsgf4AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-5346-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the mantis shrimp pack a phononic shield?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alderete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 387 (6734), pp.659-666. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adq7100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically Controlled Nano-Transducers Based on Cleaved Superlattices for Monitoring Gigahertz Surface Acoustic Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (13), pp.9331-9343. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.3c07576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sound velocities of cadmium zinc telluride crystals by time-domain Brillouin scattering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Strzalkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sedzicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 130 (10), pp.732. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-024-07898-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Phononic Landscape of Natural Nacre from Abalone Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alderete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202407959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering for evaluation of materials interface inclination: Application to photoacoustic imaging of crystal destruction upon non-hydrostatic compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100547. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pacs.2023.100547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering theory for probe light and acoustic beams propagating at an angle and acousto-optic interaction at material interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalyi Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100563. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pacs.2023.100563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic moduli and refractive index of γ-Ge3N4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Sodki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roussigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 381 (2258), pp.20230016. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2023.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear generation of a zero group velocity mode in an elastic plate by non-collinear mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, 14 p. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Imaging of a Light-Induced Modification Process in Organo-Silica Films via Time-Domain Brillouin Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Vishnevskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergej Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Seregin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.1600. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12091600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing phenotype-controlled phononic materials from plant cells scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Khoryati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Behrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amey Khanolkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.100934. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmt.2020.100934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Optical and Acoustical Properties of Ba1−xSrxTiO3 Thin Film Material Library via Conjugation of Picosecond Laser Ultrasonics with X-ray Diffraction, Energy Dispersive Spectroscopy, Electron Probe Micro Analysis, Scanning Electron and Atomic Force Microscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Negulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guozhen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.3131. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11113131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ultrasonics in a multilayer structure: Semi-analytic model and simulated examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150 (3), pp.2065-2075. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0005974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ultrasonics in a multilayer structure: Plane wave synthesis and inverse problem for nondestructive evaluation of adhesive bondings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150 (3), pp.2076-2087. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0005975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation via Laser Ultrasonics of the Ultrasonic Attenuation in a Polycrystalline Aluminum Thin Plate Using Complex Wavenumber Recovery in the Vicinity of a Zero-Group-Velocity Lamb Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guqi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroune Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Geslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (15), pp.6924. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11156924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonthermal Transport of Energy Driven by Photoexcited Carriers in Switchable Solid States of Ge Te</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Juvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.014055. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.014055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoacoustic 3-D imaging of polycrystalline microstructure improved with transverse acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Avanesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.100286. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pacs.2021.100286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D characterization of individual grains of coexisting high-pressure H2O ice phases by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (5), pp.053104. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0056814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast light-induced shear strain probed by time-resolved x-ray diffraction: Multiferroic BiFeO3 as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Juvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Maroutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.102.220303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive evaluation of structural adhesive bonding using the attenuation of zero-group-velocity Lamb modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116 (10), pp.104101. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5143215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative fatigue damage in thin aluminum films evaluated non-destructively with lasers via zero-group-velocity Lamb modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guqi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116, pp.102323. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2020.102323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging grain microstructure in a model ceramic energy material with optically generated coherent acoustic phonons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhou Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pezeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-15360-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Structural Phase Transition in Multiferroic (Bi1−x Prx)(Fe0.95 Mn0.05)O3 Thin Films by A Multi-Technique Approach Including Picosecond Laser Ultrasonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Lomonosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Avanesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.736. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9040736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Elastic Coupling at the Interface of van der Waals Nanolayers Imaged by Picosecond Ultrasonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Greener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Akimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakhar Kudrynskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (10), pp.11530-11537. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b05052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive characterization of polycrystalline 3D microstructure with time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhou Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaofeng Sha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166, pp.34-38. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2019.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic anisotropy and single-crystal moduli of solid argon up to 64 GPa from time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (224102), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.224102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Progressive Fatigue Damage in Solid Plates by Laser Ultrasonic Monitoring of Zero-Group-Velocity Lamb Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guqi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (6), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.061001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal sound velocities, elastic anisotropy, and phase transition of high-pressure cubic H2O ice to 82 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Miao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (13), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.134122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ imaging of the dynamics of photo-induced structural phase transition at high pressures by picosecond acoustic interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (5), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/aa6b3d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam shaping to enhance zero group velocity Lamb mode generation in a composite plate and nondestructive testing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faëse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfeddine Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85, pp.13 - 19. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2016.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Laplace transform for complex wavenumber recovery and its application to the analysis of attenuation in acoustic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Geslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hiraiwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (13), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond laser ultrasonics for imaging of transparent polycrystalline materials compressed to megabar pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (13), pp.259 - 267. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2016.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of interfacial stiffnesses of a tri-layer using Zero-Group Velocity Lamb modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mezil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138 (5), pp.3202 - 3209. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4934958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of refracted light distribution on the photoelastic generation of zero-group velocity Lamb modes in optically low-absorbing plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138 (6), pp.3522 - 3530. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4936903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic beam steering by light refraction: Illustration with directivity patterns of a tilted volume photoacoustic source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (6), pp.4381 - 4392. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4828825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblique laser incidence to select laser-generated acoustic modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 278, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/278/1/012030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of laser beam incidence angle on the thermoelastic generation in semi-transparent materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 130 (6), pp.3691 - 3697. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3658384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des courbes de dispersion des modes de bord d’ordre supérieur par ultrasons laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mezil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the non-hydrostatic pressure distribution in diamond anvil cell with time-domain Brillouin scattering 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu E Edely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de modes de Lamb ZGV dans une plaque de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mezil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer de nouvelles installations expérimentales d'ultrasons laser dans un laboratoire d’acoustique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of gold nanolayer on diamond substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalyi Gusev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-imaging of texturing of a polycrystalline ice VII sample upon non hydrostatic squeezing in a DAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Edely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st European High Pressure Research Group (EHPRG) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki, Sep 2024, Thessaloniki, Greece. pp.174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D imaging of water ice under high-pressure nonhydrostatic load by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu E Edely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Photoacoustic and Photothermal Phenomena (ICPPP22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Serpa, Aug 2024, Coimbra, Portugal. pp.206-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPEN-ACCESS INTERACTIVE ONLINE COURSEWARE IN ACOUSTICS DEVELOPED WITHIN THE SCOPE OF THE ACOUSTICS KNOWLEDGE ALLIANCE (ASKNOW) PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sluyts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vorländer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Convention of the European Acoustics Association (Forum Acusticum 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering for the evaluation of materials interface inclination: Application to imaging of crystal degradation upon non-hydrostatic compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHONONS 2023 - XVII INTERNATIONAL CONFERENCE ON PHONON SCATTERING IN CONDENSED MATTER PARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge waves monitored by laser ultrasonics for the detection of a crack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mezil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Congress on Ultrasonics (ICU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic moduli, anisotropy and refractive index of γ-Ge3N4 via laser ultrasonics, Brillouin light scattering, and first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Sodki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roussigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Joint 28th AIRAPT and 60th EHPRG International Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Edinburgh, United Kingdom. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering for evaluation of materials interface inclination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Congress on Ultrasonics (ICU 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xiuming Wang; et al., Sep 2023, Beijin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération non-linéaire d’un mode à vitesse de groupe nulle dans une plaque élastique par interaction non-colinéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la diffusion Brillouin résolue en temps résultant d’une interaction non-collinéaire : prise en compte de l’aspect borné des faisceaux gaussiens et application à l'interaction acousto-optique près d’une interface inclinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Threard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalyi Gusev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dispersion d’une onde de surface dans un métamatériau anisotrope biosourcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Ridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Desjouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of elastic properties of Cd(x)Zn(1-x)Te crystals by picosecond laser ultrasonic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Strzalkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalyi Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemyslaw Sedzicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D imaging of water ice under high-pressure non-hydrostatic load by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyan Sandeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Photoacoustic and Photothermal Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mladen Franko (University of Nova Gorica, Slovenia), Jun 2022, Bled, Slovenia. pp.53-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation non destructive par ultrasons-laser d'assemblages aéronautiques collés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing plant-based phononic materials for the manipulation of sub-GHz acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des résonances acoustiques à proximité d'une fissure par ultrasons laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mézil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of ultrafast optical interferometry for opto- acousto-optical depth-profiling of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Husiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osamu Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1817-1817, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Cell Walls as a locally resonant acoustic biosurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Abi Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Khoryati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Behrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amey Khanolkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1157-1157, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of N-ion Irradiation on the Coherent Acoustic Phonons in SESAM Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3051-3051, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Grains in a Polycrystal in 3D with Nanoacoustic Waves: Signal Processing Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey M. Avanesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1897-1898, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Control of Picosecond Acoustic Waves in a SESAM Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3045-3045, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation of Zero-Group-Velocity Lamb modes for the nondestructive evaluation of adhesive bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Goussev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2561-2561, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the polymerization of 2-(hydroxyethyl) methacrylate using laser ultrasonics techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum (FA2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of crystalline structure in water ice at high pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum (FA2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master level education by and through research: the first-year feedback-story of the international master on Wave Physics & Acoustics at Le Mans University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Romero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2595-2595, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.1043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and detection of coherent picosecond surface acoustic waves in superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Husiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3039-3039, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of metal/epoxy interface using time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu E Edely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1899-1899, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of crystalline structure in water ice at high pressure by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1901-1902, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the polymerisation of 2-(hydroxyethyl) methacrylate using time-domain Brillouin scattering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1903-1904, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of H2O ice at high pressure by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Photoacoustic and Photothermal Phenomena (ICPPP20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Brillouin scattering for depth profiling of optically transparent materials: applications, limitations and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Conference on Metamaterials and Nanophotonics (METANANO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved imaging of polycrystalline materials via time-domain Brillouin scattering by shear acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Avanesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Photoacoustic and Photothermal Phenomena (ICPPP20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-crystal elastic moduli Cij(P)and shear modulus G(P)of solid argon up to 64 GPa from time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maju Kuriakose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th European High Pressure Research Group (EHPRG) Meeting on High Pressure Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of inhomogeneities in transparent solids compressed in a DAC by time-domain Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L. Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th European High Pressure Research Group (EHPRG) Meeting on High Pressure Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slatcow (Spatial Laplace Transform for Complex Wavenumber Recovery) Method for Frequency / Complex Wavenumber Dispersion Relation Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Geslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Romero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez-Dehesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Acoustics of PoroElastic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Expérimentale des Modes de Lamb à Vitesse de Groupe Nulle (ZGV) dans le Plan Complexe des Nombres d'Ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroune Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Geslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical time-reversal imaging of a volume source in solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Audoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D characterisation of individual grains of coexisting high-pressure H2O ice phases by time-domain Brillouin scattering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sathyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Thréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton de Lima Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Chigarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes numériques pour l'imagerie de sources otpoacoustiques en milieu solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Raetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université Sciences et Technologies - Bordeaux I, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00767436v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId258"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05CE2110"/>
+    <w:nsid w:val="DC4BC987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-raetz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3683-8764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166075396" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5346-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970573v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alderete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandeep" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raetz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asgari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abi Ghanem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adq7100" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changxiu Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chigarev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Thr&#233;ard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedong Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c07576" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833680v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sathyan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202407959" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chigarev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Strzalkowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gusev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sedzicki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcaraz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-07898-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyan Sandeep" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2023.100547" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192971v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Sodki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roussign&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalyi Gusev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hurley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2023.100563" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106589" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vishnevskiy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Naumov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Seregin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12091600" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11113131" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Abi Ghanem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Khoryati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Behrou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amey Khanolkar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100934" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752624v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hod&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cuvillier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005975" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752626v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005974" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guqi Yan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Geslain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11156924" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton de Lima Savi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Avanesyan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Hua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2021.100286" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455723v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Juv&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.014055" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337247v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sathyan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056814" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02537154v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143215" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gable" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maroutian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vaudel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.220303" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Blondeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2020.102323" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhou Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Hurley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15360-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lomonosov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9040736" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02456794v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofeng Sha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.02.037" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02456809v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Greener" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Akimov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakhar Kudrynskyi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b05052" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316903v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maju Kuriakose" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nikitin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224102" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889443v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.061001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889441v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Miao Hu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134122" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889434v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa6b3d" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889431v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fa&#235;se" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfeddine Mechri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.09.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geslain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiraiwa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wallen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963827" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889424v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.03.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889422v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mezil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bruno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Royer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934958" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889421v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dehoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4936903" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4828825" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889414v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/278/1/012030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889416v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3658384" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366154v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Alcaraz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kiefer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365399v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365933v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Edely" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366127v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365362v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377679v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Edely" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241737v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241745v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04266024v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horvat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sluyts" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vorl&#228;nder" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848189v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hod&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuvillier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862206v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848186v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Strzalkowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sedzicki" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847895v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Ridant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjouy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848210v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Threard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848534v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848092v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848296v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848190v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain M&#233;zil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240281v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M. Avanesyan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0548" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240292v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0660" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240237v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Husiev" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Matsuda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0274" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240278v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0520" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106314v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240236v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducousso" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0268" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240290v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0654" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240261v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0430" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231870v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1043" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240276v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nicol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0513" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240216v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0081" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240263v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0438" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408342v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408351v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408350v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352695v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Savi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352691v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zerr" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039875v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez-Dehesa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335924v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810713v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101182v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00767436v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-raetz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3683-8764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166075396" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=x4zsgf4AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5346-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970573v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alderete" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandeep" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raetz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asgari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abi Ghanem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adq7100" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513591v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changxiu Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chigarev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Thr&#233;ard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedong Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c07576" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243517v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chigarev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Strzalkowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gusev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sedzicki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcaraz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-07898-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833680v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sathyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202407959" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192997v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyan Sandeep" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2023.100547" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243515v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalyi Gusev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hurley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2023.100563" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Sodki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roussign&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106589" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752614v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vishnevskiy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Naumov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Seregin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12091600" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Abi Ghanem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Khoryati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Behrou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amey Khanolkar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100934" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566765v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11113131" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752626v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hod&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cuvillier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005974" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752624v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005975" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752628v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guqi Yan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Geslain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11156924" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455723v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Juv&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.014055" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411676v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton de Lima Savi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Avanesyan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Hua" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2021.100286" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337247v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sathyan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056814" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gable" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maroutian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vaudel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.220303" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02537154v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143215" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007564v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Blondeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2020.102323" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536387v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhou Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Hurley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15360-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lomonosov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9040736" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02456809v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Greener" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Akimov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakhar Kudrynskyi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b05052" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02456794v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofeng Sha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.02.037" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316903v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maju Kuriakose" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nikitin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224102" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889443v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.061001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Miao Hu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134122" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889434v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa6b3d" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889431v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fa&#235;se" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfeddine Mechri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.09.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445395v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geslain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiraiwa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wallen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963827" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889424v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.03.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889422v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mezil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bruno" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Royer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934958" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889421v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dehoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4936903" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889418v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4828825" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889414v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/278/1/012030" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889416v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3658384" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366127v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Alcaraz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365933v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Edely" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366154v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kiefer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365399v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365362v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377679v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Edely" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750941v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04266024v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horvat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sluyts" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vorl&#228;nder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241745v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300800v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241737v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750938v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848534v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848210v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Threard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847895v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Ridant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjouy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848186v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Strzalkowski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sedzicki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862206v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848189v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hod&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuvillier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848092v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848296v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848190v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain M&#233;zil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240237v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Husiev" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Matsuda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0274" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240278v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0520" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240292v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0660" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240281v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M. Avanesyan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0548" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240290v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0654" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240236v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducousso" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0268" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101186v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106314v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1043" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240216v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0081" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240276v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nicol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0513" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240261v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0430" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240263v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0438" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408342v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408351v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408350v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352691v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zerr" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352695v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Savi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039875v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez-Dehesa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335924v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810713v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101182v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00767436v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>