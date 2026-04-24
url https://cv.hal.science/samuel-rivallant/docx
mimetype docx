--- v0 (2026-03-19)
+++ v1 (2026-04-24)
@@ -919,187 +919,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static crushing of wood based sandwich composite tubes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+                <w:t xml:space="preserve">Combined loadings after medium velocity impact on large CFRP laminated plates: Discrete ply model simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114317⟩</w:t>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2021.100203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286667v1</w:t>
+                <w:t xml:space="preserve">hal-03512437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic crushing of wood-based sandwich composite tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1130,210 +1134,206 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2021.1991533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined loadings after medium velocity impact on large CFRP laminated plates: Discrete ply model simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">Static crushing of wood based sandwich composite tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6, </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 273, pp.114317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2021.100203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512437v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crashworthiness of poplar wood veneer tubes</w:t>
               </w:r>
@@ -2287,421 +2287,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent indentation characterization for low-velocity impact modelling using three-point bending test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natthawat Hongkarnjanakul</w:t>
+                <w:t xml:space="preserve">Finite element simulation of 0°/90° CFRP laminated plates subjected to crushing using a free-face-crushing concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haris Ahmad Israr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arturo Miranda</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998313499197⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 62, pp. 16-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851599v1</w:t>
+                <w:t xml:space="preserve">hal-00978464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of CFRP laminates subjected to Compression After Impact: the role of impact-induced cracks in failure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permanent indentation characterization for low-velocity impact modelling using three-point bending test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natthawat Hongkarnjanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Broll</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
+                <w:t xml:space="preserve">Arturo Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.12.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (20), pp.2441-2454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998313499197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933459v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of 0°/90° CFRP laminated plates subjected to crushing using a free-face-crushing concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental analysis of CFRP laminates subjected to Compression After Impact: the role of impact-induced cracks in failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Abi Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haris Ahmad Israr</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Bernhard Broll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 62, pp. 16-25. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 111, pp. 147-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978464v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Impact Investigation of CFRP Laminated Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haris Ahmad Israr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natthawat Hongkarnjanakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3112,77 +3112,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on mean crushing stress characterization of carbon-epoxy plies under compressive crushing mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haris Ahmad Israr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 96, pp.357-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3450,51 +3450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 72 (16), pp.1977-1988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3818,51 +3818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Yettou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4043,562 +4043,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the crashworthiness properties of plywood.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Static and dynamic crushing of sandwich tubes with a birch core and carbon skins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECOND EUROPEAN CONFERENCE ON CRASHWORTHINESS OF COMPOSITE STRUCTURES (ECCCS-2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">20th European Conference on Composite Materials (ECCM20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859833v1</w:t>
+                <w:t xml:space="preserve">hal-03859853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédictions numériques de la tolérance aux dommages d'impact d'une structure composite soumise à des chargements complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Serra</w:t>
+                <w:t xml:space="preserve">Damage tolerance analysis of impacted composite structures subjected to multiaxial loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanie</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t>
+              <w:t xml:space="preserve">2nd European Conference on Crashworthiness of Composite Structures ECCCS2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717685v1</w:t>
+                <w:t xml:space="preserve">hal-03909290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage tolerance analysis of impacted composite structures subjected to multiaxial loadings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédictions numériques de la tolérance aux dommages d'impact d'une structure composite soumise à des chargements complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Serra</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+                <w:t xml:space="preserve">Bruno Castanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference on Crashworthiness of Composite Structures ECCCS2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909290v1</w:t>
+                <w:t xml:space="preserve">hal-03717685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic crushing of sandwich tubes with a birch core and carbon skins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">On the crashworthiness properties of plywood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Composite Materials (ECCM20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. 6 p</w:t>
+              <w:t xml:space="preserve">SECOND EUROPEAN CONFERENCE ON CRASHWORTHINESS OF COMPOSITE STRUCTURES (ECCCS-2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859853v1</w:t>
+                <w:t xml:space="preserve">hal-03859833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood as a structural material for transportation industry: Past example and recent advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4662,51 +4662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From small coupons to mid-scale impacted specimens, how to predict laminate failure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4787,51 +4787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de tubes sandwichs bois-carbone pour des applications de crash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4902,368 +4902,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation du modèle DPM à la modélisation 3D de l'écrasement de matériaux composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Grotto</w:t>
+                <w:t xml:space="preserve">Simulation d'impact à moyenne vitesse et de compression ou cisaillement après impact sur grandes plaques composites stratifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Ratsifandrihana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chardonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">JNC21 (21ème Journées Nationales sur les Composites)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420763v1</w:t>
+                <w:t xml:space="preserve">hal-02115951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'impact à moyenne vitesse et de compression ou cisaillement après impact sur grandes plaques composites stratifiées</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imprégnation et transfert de tapis de Nanotubes de Carbone Alignés Verticalement sur du préimprégné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Govignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sangar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC21 (21ème Journées Nationales sur les Composites)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115951v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imprégnation et transfert de tapis de Nanotubes de Carbone Alignés Verticalement sur du préimprégné</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation du modèle DPM à la modélisation 3D de l'écrasement de matériaux composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 9 p</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424001v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique de la propagation de fissure dans un composite tissé</w:t>
               </w:r>
@@ -5770,178 +5770,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of crushed composite plates under static and dynamic loads</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parametric study of a sandwich structure under soft impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Guillén Ulecia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Fúster Alfonso</w:t>
+                <w:t xml:space="preserve">A. Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Espinosa</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICILSM 2016 - 1st International Conference on Impact Loading of Structures and Materials, Turin, Italie, 22-26 May</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048284v1</w:t>
+                <w:t xml:space="preserve">hal-02048285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study of the behavior of a sandwich under bird impact for shield design applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5956,152 +5930,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Sandwich Structures, Miami, USA, 20-22 March</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Miami, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study of a sandwich structure under soft impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of crushed composite plates under static and dynamic loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wilhelm</w:t>
+                <w:t xml:space="preserve">P. Guillén Ulecia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fúster Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICILSM 2016 - 1st International Conference on Impact Loading of Structures and Materials, Turin, Italie, 22-26 May</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048285v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of the numerical priming to stabilization phenomenon in the crushing of a composite panel using local and diffuse damage laws</w:t>
               </w:r>
@@ -6271,230 +6271,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l’impact basse vitesse et basse énergie sur plaques composites précontraintes</w:t>
+                <w:t xml:space="preserve">Crushing of aeronautical composite absorbers using canonical and phenomenological ruin criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 19 - 19èmes Journées Nationales sur les Composites, Lyon, France, 29 juin-1er juillet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">V ECCOMAS Thematic Conference on the Mechanical Response of Composites, Bristol, UK, 7-9 September</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052197v1</w:t>
+                <w:t xml:space="preserve">hal-02051908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crushing of aeronautical composite absorbers using canonical and phenomenological ruin criteria</w:t>
+                <w:t xml:space="preserve">Etude expérimentale de l’impact basse vitesse et basse énergie sur plaques composites précontraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Espinosa</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdulhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V ECCOMAS Thematic Conference on the Mechanical Response of Composites, Bristol, UK, 7-9 September</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">JNC 19 - 19èmes Journées Nationales sur les Composites, Lyon, France, 29 juin-1er juillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051908v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la ténacité de la rupture de fibres en compression par thermographie infrarouge</w:t>
               </w:r>
@@ -6700,51 +6700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude paramétrique d’un bouclier sandwich sous impact mou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6884,138 +6884,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling permanent indentation in composite subjected to impact : identification through a specific three-point bending test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete ply modelling of impact and compression after impact on composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hongkarnjanakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 16 – 16th European Conference on Composite Materials, Seville, Spain, 22-26 June</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Workshop « New modelling strategies of damage and failure of composites structures: a breakthrough in composite sizing », Toulouse, France, 30 June - 1 July</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054148v1</w:t>
+                <w:t xml:space="preserve">hal-02053448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measure of fracture toughness in composite structures using Infrared Thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7037,219 +7067,189 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 16 – 16th European Conference on Composite Materials, Seville, Spain, 22-26 June</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete ply modelling of impact and compression after impact on composite laminates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling permanent indentation in composite subjected to impact : identification through a specific three-point bending test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hongkarnjanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop « New modelling strategies of damage and failure of composites structures: a breakthrough in composite sizing », Toulouse, France, 30 June - 1 July</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ECCM 16 – 16th European Conference on Composite Materials, Seville, Spain, 22-26 June</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053448v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d´endommagement d´impact sur stratifié composite : Effet du drapage et de la rupture de fibres en compression</w:t>
               </w:r>
@@ -7356,51 +7356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.A. Israr Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 18 - 18èmes Journées Nationales sur les Composites, Nantes, France, 12-14 Juin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7641,51 +7641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.A. Israr Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 15 – 15th European Conference on Composite Materials, Venice, Italy, June 24-28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8021,51 +8021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.A. Israr Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACCM 8 – 8th Asian-Australasian Conference on Composite Materials, Kuala Lumpur, Malaysia, 6-8 November</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8084,217 +8084,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact sur structures sandwich composites pour application de blindage aéronautique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Kolopp</w:t>
+                <w:t xml:space="preserve">Low velocity impact modelling in laminate composites and permanent indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.70</w:t>
+              <w:t xml:space="preserve">Workshop ICA-ONR « dynamic failure of composite and sandwich structure », Toulouse, France, 23-24 June</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597980v1</w:t>
+                <w:t xml:space="preserve">hal-02191638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low velocity impact modelling in laminate composites and permanent indentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact sur structures sandwich composites pour application de blindage aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kolopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ICA-ONR « dynamic failure of composite and sandwich structure », Toulouse, France, 23-24 June</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191638v1</w:t>
+                <w:t xml:space="preserve">hal-00597980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endommagement de stratifiés composites sous impact basse vitesse et indentation permanente</w:t>
               </w:r>
@@ -8306,51 +8306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mecamat, Aussois (France), 24-28 janvier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8414,51 +8414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 18 - 18th International Conference on Composite Materials, Jeju Island, Korea, 21-26 August</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8630,51 +8630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Vu Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8751,51 +8751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM14 - 14th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Budapest, Hungary. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8814,277 +8814,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle de l'écrasement progressif des composites stratifiés en dynamique = Development of a simulation of the dynamic progressive crushing of laminated composites</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of the splaying mode crush of CFRP laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thévenet</w:t>
+                <w:t xml:space="preserve">Pascal Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t>
+              <w:t xml:space="preserve">ICCM 17 - 17th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Edinburgh, United Kingdom. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429621v1</w:t>
+                <w:t xml:space="preserve">hal-01851846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the splaying mode crush of CFRP laminates</w:t>
+                <w:t xml:space="preserve">Développement d'un modèle de l'écrasement progressif des composites stratifiés en dynamique = Development of a simulation of the dynamic progressive crushing of laminated composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Thévenet</w:t>
+                <w:t xml:space="preserve">P. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 17 - 17th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Edinburgh, United Kingdom. pp.0</w:t>
+              <w:t xml:space="preserve">JNC16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851846v1</w:t>
+                <w:t xml:space="preserve">hal-00429621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9141,51 +9141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natthawat Hongkarnjanakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic Failure of Composite and Sandwich Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 192, 2013, Solid Mechanics and Its Applications, 978-94-007-5329-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9388,51 +9388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05271077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Befekadu Gashe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmaliq Alawode" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18184286" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04081911v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.27374" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04038875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42823-023-00495-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04230095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231207441" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;lou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-022-01871-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Chambe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2022.2123579" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grotto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115346" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114317" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;lou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1991533" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trellu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2021.100203" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2020.103738" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Trellu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pichon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108194" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953450v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2020.1766175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandrihana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112694" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wilhelm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morlier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636218789609" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratsifandrihana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.08.045" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Lisle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthawat Hongkarnjanakul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.03.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Miranda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313499197" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Abi Abdallah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Broll" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Barrau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.12.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Ahmad Israr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.03.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/jt.v71.3723" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kolopp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2013.05.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alvarado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636213501102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853227v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abdulhamid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2012.06.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784973v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.09.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.07.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.08.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.08.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853068v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tawk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2012.03.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853073v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahm&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Fascio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Valembois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.10.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Yettou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2003.07.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370054v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delbard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Albouy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859833v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717685v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909290v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859853v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115951v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chardonneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424001v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sangar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulanger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421568v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Journoud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420723v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinh-Khoa Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623673v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonzales" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Tostain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tostain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048284v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guill&#233;n Ulecia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#250;ster Alfonso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048652v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilhelm" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048285v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048280v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049842v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052197v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brassard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdulhamid" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051908v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052198v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lisle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hongkarnjanakul" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052670v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051915v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517289v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054148v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054335v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053448v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Barrau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183246v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183459v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Israr Ahmad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183458v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186858v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186950v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186318v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kolopp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186856v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186305v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191638v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191455v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187949v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeng" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852288v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852293v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Vu Duong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malherbe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852277v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429621v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;venet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851846v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;venet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654434v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5329-7_8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05271077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Befekadu Gashe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmaliq Alawode" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18184286" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04081911v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.27374" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04038875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42823-023-00495-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04230095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231207441" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;lou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-022-01871-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Chambe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2022.2123579" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grotto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115346" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trellu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2021.100203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;lou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1991533" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114317" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2020.103738" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Trellu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pichon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108194" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953450v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2020.1766175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandrihana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112694" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wilhelm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morlier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636218789609" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratsifandrihana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.08.045" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Lisle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthawat Hongkarnjanakul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.03.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978464v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Ahmad Israr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Barrau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.03.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Miranda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313499197" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Abi Abdallah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Broll" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.12.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/jt.v71.3723" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kolopp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2013.05.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alvarado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636213501102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853227v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abdulhamid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2012.06.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784973v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.09.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.07.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.08.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.08.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853068v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tawk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2012.03.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853073v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahm&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Fascio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Valembois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.10.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Yettou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2003.07.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370054v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delbard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Albouy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909290v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717685v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859833v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115951v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chardonneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424001v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sangar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420763v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421568v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Journoud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420723v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinh-Khoa Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623673v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonzales" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Tostain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tostain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048285v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilhelm" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048652v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guill&#233;n Ulecia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#250;ster Alfonso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048280v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049842v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051908v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052197v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brassard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdulhamid" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052198v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lisle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hongkarnjanakul" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052670v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051915v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517289v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Barrau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054335v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054148v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183246v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183459v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Israr Ahmad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183458v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186858v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186950v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186318v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kolopp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186856v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186305v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191638v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597980v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191455v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187949v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeng" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852288v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852293v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Vu Duong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malherbe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852277v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851846v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;venet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;venet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654434v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5329-7_8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>