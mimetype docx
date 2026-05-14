--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -568,378 +568,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of three wood species (poplar, birch and oak) for crash application</w:t>
+                <w:t xml:space="preserve">Development of a 3D finite element model at mesoscale for the crushing of unidirectional composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Guélou</w:t>
+                <w:t xml:space="preserve">Florent Grotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Eyma</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00107-022-01871-x⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 287, pp.115346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859779v1</w:t>
+                <w:t xml:space="preserve">hal-03722218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacking sequence optimization of composite tubes submitted to crushing using the discrete ply model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of three wood species (poplar, birch and oak) for crash application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Anand</w:t>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Chambe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376494.2022.2123579⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00107-022-01871-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872469v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 3D finite element model at mesoscale for the crushing of unidirectional composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stacking sequence optimization of composite tubes submitted to crushing using the discrete ply model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Grotto</w:t>
+                <w:t xml:space="preserve">Jean-Emmanuel Chambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 287, pp.115346. </w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2022.2123579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722218v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined loadings after medium velocity impact on large CFRP laminated plates: Discrete ply model simulations</w:t>
               </w:r>
@@ -951,51 +951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1053,343 +1053,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic crushing of wood-based sandwich composite tubes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Static crushing of wood based sandwich composite tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376494.2021.1991533⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 273, pp.114317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407710v1</w:t>
+                <w:t xml:space="preserve">hal-03286667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static crushing of wood based sandwich composite tubes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Dynamic crushing of wood-based sandwich composite tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 273, pp.114317. </w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2021.1991533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286667v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crashworthiness of poplar wood veneer tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1443,408 +1443,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined loadings after medium velocity impact on large CFRP laminate plates: Tests and enhanced computation/testing dialogue</w:t>
+                <w:t xml:space="preserve">A new interface element connecting 3D finite elements with non-coincident nodes to simulate delamination in composite laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pichon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léon Ratsifandrihana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 196, pp.108194. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 252, pp.112694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954087v1</w:t>
+                <w:t xml:space="preserve">hal-02954039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dynamics and trigger on energy absorption of composite tubes during axial crushing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Combined loadings after medium velocity impact on large CFRP laminate plates: Tests and enhanced computation/testing dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Crashworthiness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13588265.2020.1766175⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196, pp.108194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953450v1</w:t>
+                <w:t xml:space="preserve">hal-02954087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new interface element connecting 3D finite elements with non-coincident nodes to simulate delamination in composite laminates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effects of dynamics and trigger on energy absorption of composite tubes during axial crushing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Chambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Ratsifandrihana</w:t>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 252, pp.112694. </w:t>
+              <w:t xml:space="preserve">International Journal of Crashworthiness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13588265.2020.1766175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954039v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandwich shield subjected to bird impact: Use of surrogate models for influencing parameter analysis and shield behaviour understanding</w:t>
               </w:r>
@@ -1856,51 +1856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1960,51 +1960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage tolerance of an impacted composite laminate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dubary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2090,51 +2090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1099636217697499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2172,51 +2172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measure of fracture toughness of compressive fiber failure in composite structures using infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Lisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natthawat Hongkarnjanakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2287,508 +2287,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of 0°/90° CFRP laminated plates subjected to crushing using a free-face-crushing concept</w:t>
+                <w:t xml:space="preserve">Post-Impact Investigation of CFRP Laminated Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haris Ahmad Israr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natthawat Hongkarnjanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.03.014⟩</w:t>
+              <w:t xml:space="preserve">Jurnal Teknologi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (2), pp.71-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11113/jt.v71.3723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978464v1</w:t>
+                <w:t xml:space="preserve">hal-01851557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent indentation characterization for low-velocity impact modelling using three-point bending test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natthawat Hongkarnjanakul</w:t>
+                <w:t xml:space="preserve">Finite element simulation of 0°/90° CFRP laminated plates subjected to crushing using a free-face-crushing concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haris Ahmad Israr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arturo Miranda</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998313499197⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 62, pp. 16-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851599v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of CFRP laminates subjected to Compression After Impact: the role of impact-induced cracks in failure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permanent indentation characterization for low-velocity impact modelling using three-point bending test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natthawat Hongkarnjanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.12.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (20), pp.2441-2454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998313499197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933459v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Impact Investigation of CFRP Laminated Plate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental analysis of CFRP laminates subjected to Compression After Impact: the role of impact-induced cracks in failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Abi Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Broll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurnal Teknologi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 71 (2), pp.71-78. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 111, pp. 147-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11113/jt.v71.3723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851557v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of sandwich structures as armour against medium-velocity impacts</w:t>
               </w:r>
@@ -2800,51 +2800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kolopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 61, pp. 24-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2917,51 +2917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (6), pp.733-757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3021,51 +3021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Abdulhamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kolopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3138,51 +3138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haris Ahmad Israr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 96, pp.357-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3229,51 +3229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of low velocity impact modelling on different stacking sequences of CFRP laminates and influence of fibre failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natthawat Hongkarnjanakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3333,51 +3333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure analysis of CFRP laminates subjected to Compression After Impact: FE simulation using discrete interface elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natthawat Hongkarnjanakul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3424,77 +3424,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low velocity impact modeling in composite laminates capturing permanent indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 72 (16), pp.1977-1988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3567,51 +3567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3675,51 +3675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of impact on composite laminates with protective layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rahmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3792,77 +3792,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a dry friction problem under small displacements: application to a bolted joint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Yettou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3954,51 +3954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique de l'influence des contraintes de compression hors-plan et transverse sur les endommagements en cisaillement hors-plan dans les composites stratifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Delbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4049,103 +4049,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and dynamic crushing of sandwich tubes with a birch core and carbon skins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Conference on Composite Materials (ECCM20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4196,51 +4196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4289,1253 +4289,1253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédictions numériques de la tolérance aux dommages d'impact d'une structure composite soumise à des chargements complexes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">On the crashworthiness properties of plywood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t>
+              <w:t xml:space="preserve">SECOND EUROPEAN CONFERENCE ON CRASHWORTHINESS OF COMPOSITE STRUCTURES (ECCCS-2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717685v1</w:t>
+                <w:t xml:space="preserve">hal-03859833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the crashworthiness properties of plywood.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+                <w:t xml:space="preserve">Prédictions numériques de la tolérance aux dommages d'impact d'une structure composite soumise à des chargements complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECOND EUROPEAN CONFERENCE ON CRASHWORTHINESS OF COMPOSITE STRUCTURES (ECCCS-2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859833v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood as a structural material for transportation industry: Past example and recent advances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de tubes sandwichs bois-carbone pour des applications de crash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Composite Structures Faculty of Engineering, University of Porto, Portugal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">JNC 22 – Conférence virtuelle – 28 - 30 juin 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407651v1</w:t>
+                <w:t xml:space="preserve">hal-03286689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From small coupons to mid-scale impacted specimens, how to predict laminate failure?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">Wood as a structural material for transportation industry: Past example and recent advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Composites Testing and Model Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">24th International Conference on Composite Structures Faculty of Engineering, University of Porto, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909317v1</w:t>
+                <w:t xml:space="preserve">hal-03407651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de tubes sandwichs bois-carbone pour des applications de crash</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Guélou</w:t>
+                <w:t xml:space="preserve">From small coupons to mid-scale impacted specimens, how to predict laminate failure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Eyma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 22 – Conférence virtuelle – 28 - 30 juin 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Besancon, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Composites Testing and Model Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286689v1</w:t>
+                <w:t xml:space="preserve">hal-03909317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'impact à moyenne vitesse et de compression ou cisaillement après impact sur grandes plaques composites stratifiées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">Etude en statique et en dynamique de la capacité d'absorption d'énergie par crushing sous pion dans les composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinh-Khoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chardonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC21 (21ème Journées Nationales sur les Composites)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115951v1</w:t>
+                <w:t xml:space="preserve">hal-02420723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imprégnation et transfert de tapis de Nanotubes de Carbone Alignés Verticalement sur du préimprégné</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anh Tuan Le</w:t>
+                <w:t xml:space="preserve">Simulation d'impact à moyenne vitesse et de compression ou cisaillement après impact sur grandes plaques composites stratifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Ratsifandrihana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Olivier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Chardonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 9 p</w:t>
+              <w:t xml:space="preserve">JNC21 (21ème Journées Nationales sur les Composites)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424001v1</w:t>
+                <w:t xml:space="preserve">hal-02115951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation du modèle DPM à la modélisation 3D de l'écrasement de matériaux composites</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imprégnation et transfert de tapis de Nanotubes de Carbone Alignés Verticalement sur du préimprégné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Govignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sangar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420763v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique de la propagation de fissure dans un composite tissé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Adaptation du modèle DPM à la modélisation 3D de l'écrasement de matériaux composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léon Ratsifandrihana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421568v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude en statique et en dynamique de la capacité d'absorption d'énergie par crushing sous pion dans les composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude numérique de la propagation de fissure dans un composite tissé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinh-Khoa Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+                <w:t xml:space="preserve">Nicolas Dubary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Ratsifandrihana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420723v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique du dimensionnement d'un stratifié composite aéronautique pour la tolérance aux dommages d'impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Ratsifandrihana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5802,51 +5802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICILSM 2016 - 1st International Conference on Impact Loading of Structures and Materials, Turin, Italie, 22-26 May</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5897,51 +5897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Sandwich Structures, Miami, USA, 20-22 March</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Miami, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6411,51 +6411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdulhamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 19 - 19èmes Journées Nationales sur les Composites, Lyon, France, 29 juin-1er juillet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6480,51 +6480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la ténacité de la rupture de fibres en compression par thermographie infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6599,342 +6599,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles d'écrasement localisé et d'endommagement diffus pour la simulation du crash de structures composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Tostain</w:t>
+                <w:t xml:space="preserve">Absorption d'énergie: un modèle de fragmentation diffuse et localisée pour le crash de composite carbone/epoxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques DynRap 'Etudes de phénomènes en dynamique rapide par essais et simulations', DGA - Techniques aeronautiques, Toulouse, France, 25-26 mars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052670v1</w:t>
+                <w:t xml:space="preserve">hal-01517289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude paramétrique d’un bouclier sandwich sous impact mou</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
+                <w:t xml:space="preserve">Modèles d'écrasement localisé et d'endommagement diffus pour la simulation du crash de structures composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2015, Lyon, France, 24-28 Août</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Thématiques DynRap 'Etudes de phénomènes en dynamique rapide par essais et simulations', DGA - Techniques aeronautiques, Toulouse, France, 25-26 mars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051915v1</w:t>
+                <w:t xml:space="preserve">hal-02052670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption d'énergie: un modèle de fragmentation diffuse et localisée pour le crash de composite carbone/epoxy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Espinosa</w:t>
+                <w:t xml:space="preserve">Etude paramétrique d’un bouclier sandwich sous impact mou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2015, Lyon, France, 24-28 Août</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517289v1</w:t>
+                <w:t xml:space="preserve">hal-02051915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete ply modelling of impact and compression after impact on composite laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7041,51 +7041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hongkarnjanakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7166,51 +7166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hongkarnjanakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 16 – 16th European Conference on Composite Materials, Seville, Spain, 22-26 June</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7235,51 +7235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d´endommagement d´impact sur stratifié composite : Effet du drapage et de la rupture de fibres en compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hongkarnjanakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7438,51 +7438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d’un modèle d’indentation permanente pour impact basse vitesse à l’aide d’un essai de flexion 3 points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hongkarnjanakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7514,817 +7514,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fibre failure on low velocity impact of composite laminate with different stacking sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">Numerical modeling of [0°/90°] CFRP laminated plates under low velocity crushing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.A. Israr Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Hongkarnjanakul</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMNMMCS, Torino, Italy, June 18-20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Torino, Italy</w:t>
+              <w:t xml:space="preserve">ACCM 8 – 8th Asian-Australasian Conference on Composite Materials, Kuala Lumpur, Malaysia, 6-8 November</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186858v1</w:t>
+                <w:t xml:space="preserve">hal-02186305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental test to identify the mean crushing stress of 0° and 90° unidirectional plies inside a laminate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H.A. Israr Ahmad</w:t>
+                <w:t xml:space="preserve">Effect of fibre failure on low velocity impact of composite laminate with different stacking sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Barrau</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hongkarnjanakul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 15 – 15th European Conference on Composite Materials, Venice, Italy, June 24-28</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
+              <w:t xml:space="preserve">ICMNMMCS, Torino, Italy, June 18-20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186950v1</w:t>
+                <w:t xml:space="preserve">hal-02186858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete ply modelling of low velocity impact and compression after impact in unidirectional laminated composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Hongkarnjanakul</w:t>
+                <w:t xml:space="preserve">Experimental test to identify the mean crushing stress of 0° and 90° unidirectional plies inside a laminate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.A. Israr Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 15 – 15th European Conference on Composite Materials, Venice, Italy, June 24-28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186857v1</w:t>
+                <w:t xml:space="preserve">hal-02186950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on sandwich structures subjected to medium velocity impacts for aircraft armour applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Discrete ply modelling of low velocity impact and compression after impact in unidirectional laminated composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hongkarnjanakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSS 10 - 10th International Conference on Sandwich Structures, Nantes, France, August 27-29</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">ECCM 15 – 15th European Conference on Composite Materials, Venice, Italy, June 24-28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186318v1</w:t>
+                <w:t xml:space="preserve">hal-02186857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of stacking sequence on the low-velocity impact response of composite laminates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Experimental study on sandwich structures subjected to medium velocity impacts for aircraft armour applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kolopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 15 – 15th European Conference on Composite Materials, Venice, Italy, June 24-28</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
+              <w:t xml:space="preserve">ICSS 10 - 10th International Conference on Sandwich Structures, Nantes, France, August 27-29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186856v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of [0°/90°] CFRP laminated plates under low velocity crushing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H.A. Israr Ahmad</w:t>
+                <w:t xml:space="preserve">The effect of stacking sequence on the low-velocity impact response of composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hongkarnjanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCM 8 – 8th Asian-Australasian Conference on Composite Materials, Kuala Lumpur, Malaysia, 6-8 November</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">ECCM 15 – 15th European Conference on Composite Materials, Venice, Italy, June 24-28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186305v1</w:t>
+                <w:t xml:space="preserve">hal-02186856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low velocity impact modelling in laminate composites and permanent indentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Impact sur structures sandwich composites pour application de blindage aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kolopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ICA-ONR « dynamic failure of composite and sandwich structure », Toulouse, France, 23-24 June</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191638v1</w:t>
+                <w:t xml:space="preserve">hal-00597980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact sur structures sandwich composites pour application de blindage aéronautique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Kolopp</w:t>
+                <w:t xml:space="preserve">Low velocity impact modelling in laminate composites and permanent indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.70</w:t>
+              <w:t xml:space="preserve">Workshop ICA-ONR « dynamic failure of composite and sandwich structure », Toulouse, France, 23-24 June</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597980v1</w:t>
+                <w:t xml:space="preserve">hal-02191638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endommagement de stratifiés composites sous impact basse vitesse et indentation permanente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8496,51 +8496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical protection for composite structures submitted to low energy impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rahmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8630,51 +8630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Vu Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8725,77 +8725,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of impact damage and permanent indentation on laminate composite plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM14 - 14th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Budapest, Hungary. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8814,277 +8814,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the splaying mode crush of CFRP laminates</w:t>
+                <w:t xml:space="preserve">Développement d'un modèle de l'écrasement progressif des composites stratifiés en dynamique = Development of a simulation of the dynamic progressive crushing of laminated composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Thévenet</w:t>
+                <w:t xml:space="preserve">P. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 17 - 17th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Edinburgh, United Kingdom. pp.0</w:t>
+              <w:t xml:space="preserve">JNC16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851846v1</w:t>
+                <w:t xml:space="preserve">hal-00429621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle de l'écrasement progressif des composites stratifiés en dynamique = Development of a simulation of the dynamic progressive crushing of laminated composites</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of the splaying mode crush of CFRP laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thévenet</w:t>
+                <w:t xml:space="preserve">Pascal Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t>
+              <w:t xml:space="preserve">ICCM 17 - 17th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Edinburgh, United Kingdom. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429621v1</w:t>
+                <w:t xml:space="preserve">hal-01851846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9102,90 +9102,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Impact Modeling of Inter- and Intra-laminar Failure in Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natthawat Hongkarnjanakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic Failure of Composite and Sandwich Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 192, 2013, Solid Mechanics and Its Applications, 978-94-007-5329-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9388,51 +9388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05271077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Befekadu Gashe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmaliq Alawode" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18184286" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04081911v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.27374" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04038875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42823-023-00495-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04230095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231207441" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;lou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-022-01871-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Chambe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2022.2123579" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grotto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115346" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trellu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2021.100203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;lou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1991533" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114317" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2020.103738" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Trellu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pichon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108194" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953450v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2020.1766175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandrihana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112694" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wilhelm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morlier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636218789609" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratsifandrihana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.08.045" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Lisle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthawat Hongkarnjanakul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.03.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978464v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Ahmad Israr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Barrau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.03.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Miranda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313499197" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Abi Abdallah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Broll" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.12.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/jt.v71.3723" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kolopp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2013.05.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alvarado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636213501102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853227v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abdulhamid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2012.06.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784973v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.09.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.07.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.08.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.08.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853068v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tawk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2012.03.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853073v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahm&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Fascio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Valembois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.10.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Yettou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2003.07.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370054v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delbard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Albouy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909290v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717685v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859833v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115951v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chardonneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424001v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sangar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420763v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421568v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Journoud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420723v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinh-Khoa Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623673v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonzales" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Tostain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tostain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048285v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilhelm" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048652v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guill&#233;n Ulecia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#250;ster Alfonso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048280v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049842v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051908v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052197v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brassard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdulhamid" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052198v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lisle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hongkarnjanakul" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052670v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051915v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517289v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Barrau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054335v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054148v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183246v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183459v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Israr Ahmad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183458v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186858v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186950v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186318v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kolopp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186856v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186305v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191638v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597980v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191455v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187949v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeng" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852288v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852293v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Vu Duong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malherbe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852277v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851846v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;venet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;venet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654434v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5329-7_8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05271077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Befekadu Gashe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmaliq Alawode" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18184286" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04081911v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.27374" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04038875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42823-023-00495-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04230095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231207441" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722218v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115346" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;lou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-022-01871-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Chambe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2022.2123579" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trellu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2021.100203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114317" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;lou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1991533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2020.103738" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Trellu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandrihana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112694" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pichon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108194" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953450v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2020.1766175" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wilhelm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morlier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636218789609" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratsifandrihana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.08.045" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Lisle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthawat Hongkarnjanakul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.03.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Ahmad Israr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/jt.v71.3723" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Barrau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.03.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851599v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Miranda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313499197" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Abi Abdallah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Broll" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.12.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kolopp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2013.05.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alvarado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636213501102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853227v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abdulhamid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2012.06.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784973v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.09.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.07.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.08.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.08.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853068v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tawk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2012.03.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853073v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahm&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Fascio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Valembois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.10.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Yettou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2003.07.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370054v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delbard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Albouy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909290v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859833v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717685v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286689v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909317v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420723v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinh-Khoa Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115951v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chardonneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sangar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulanger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421568v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Journoud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623673v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonzales" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Tostain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tostain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048285v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilhelm" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048652v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guill&#233;n Ulecia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#250;ster Alfonso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048280v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049842v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051908v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052197v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brassard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdulhamid" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052198v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lisle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hongkarnjanakul" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517289v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052670v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051915v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Barrau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054335v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054148v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183246v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183459v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Israr Ahmad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183458v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186305v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186858v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186950v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186857v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186318v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kolopp" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186856v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191638v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191455v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187949v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeng" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852288v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852293v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Vu Duong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malherbe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852277v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429621v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;venet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851846v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;venet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654434v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5329-7_8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>