--- v0 (2026-03-05)
+++ v1 (2026-04-04)
@@ -1776,269 +1776,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Urban Beach Quality on a Summer Day: Determination of the Origin of Fecal Indicator Bacteria and Antimicrobial Resistance at Prophète Beach, Marseille (France)</w:t>
+                <w:t xml:space="preserve">Exploring the Potential of Urban Coastal Interfaces for Socio-Environmental Connections: The Cases of Marseille and Naples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Toubiana</w:t>
+                <w:t xml:space="preserve">Antonio Acierno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Salles</w:t>
+                <w:t xml:space="preserve">Alessandra Pagliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivan Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PORTUSplus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Re-Designing the City-Port Ecosystem. The Transformative Regeneration Challenge, 12, https://portusplus.org/index.php/pp/article/view/243</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326511v1</w:t>
+                <w:t xml:space="preserve">hal-03927702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Potential of Urban Coastal Interfaces for Socio-Environmental Connections: The Cases of Marseille and Naples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring Urban Beach Quality on a Summer Day: Determination of the Origin of Fecal Indicator Bacteria and Antimicrobial Resistance at Prophète Beach, Marseille (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Acierno</w:t>
+                <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Pagliano</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Zorgniotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PORTUSplus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.710346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927702v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How ready are we to cope with climate change? Extent of adaptation to sea level rise and coastal risks in local planning documents of southern France</w:t>
               </w:r>
@@ -2109,256 +2109,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters influencing run-off on vegetated urban soils: A case study in Marseilles, France</w:t>
+                <w:t xml:space="preserve">An ecosystem-based approach to study the Biguglia lagoon socio-ecosystem (Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Robert</w:t>
+                <w:t xml:space="preserve">Vanina Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Keller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Erostate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garel Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (3-4), pp.121-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877918v1</w:t>
+                <w:t xml:space="preserve">hal-03279759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecosystem-based approach to study the Biguglia lagoon socio-ecosystem (Mediterranean Sea)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameters influencing run-off on vegetated urban soils: A case study in Marseilles, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garel Emilie</w:t>
+                <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Garrido</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 376, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279759v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing UV filter inputs into beach waters during recreational activity: A field study of three French Mediterranean beaches from consumer survey to water analysis.</w:t>
               </w:r>
@@ -2634,51 +2634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (2), pp.559-572. </w:t>
@@ -2944,2293 +2944,2341 @@
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 658, pp.1390-1403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.12.249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed nitrate dispersion within a coastal aquifer provides constraints on land-use evolution and nitrate contamination in the past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Erostate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 644, pp.928-940. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01836072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How wildfire risk is related to urban planning and Fire Weather Index in SE France (1990–2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 621 (avril 2018), pp.120 - 129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the visual landscape potential of coastal territories for spatial planning. A case study in the French Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 72, pp.138 - 151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux et pratiques de la plongée sous-marine sur la côte marseillaise : pour une approche géographique intégrée de l’espace marin littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Plouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.18529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue des méthodes multiparamétriques pour l’estimation de la qualité des sols dans le cadre de l’aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24, pp.59-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre étalement et densification : une approche fine de l’urbanisation littorale sur la Côte bleue, Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.27451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local spatial planning practices in four French Mediterranean coastal territories under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56, pp.68-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landusepol.2016.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement urbain durable en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mobility and human oral bioaccessibility of Zn and Pb in urban dusts of Estarreja (N Portugal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Patinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. P. Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abduljelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 37 (1), pp.115-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10653-014-9634-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the human health risk for aluminium, zinc and lead in outdoor dusts collected in recreational sites used by children at an industrial area in the western part of the Bassin Minier de Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia P. Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Patinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Claudia Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 99, pp.724-734. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2013.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing human exposure to aluminium, chromium and vanadium through outdoor dust ingestion in the Bassin Minier de Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia P. Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Patinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Claudia Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36, pp.303-317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10653-013-9564-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et évaluation multidisciplinaire de la pollution atmosphérique particulaire en milieu périurbain : le projet PACTES-BMP. Méthodologie et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Les Observatoires Hommes-Milieux, 33, pp.77-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie pour la prise en compte des sols dans les documents d’urbanisme : application à deux communes du bassin minier de Provence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t>
+                <w:t xml:space="preserve">Soil quality assessment for spatial planning in urban and peri-urban areas- Municipalities of Gardanne and Rousset (southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Les Observatoires Hommes-Milieux, 33, pp.11-24</w:t>
+              <w:t xml:space="preserve">The Bulletin of the European Land and Soil Alliance (ELSA) e.V. Local land &amp; soil news</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40-41, pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143214v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire à grande échelle l’occupation des sols urbains par photo-interprétation. Réflexion méthodologique et expérimentation en Provence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie pour la prise en compte des sols dans les documents d’urbanisme : application à deux communes du bassin minier de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Autran</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Les Observatoires Hommes-Milieux, 33, pp.25-40</w:t>
+              <w:t xml:space="preserve">, 2012, Les Observatoires Hommes-Milieux, 33, pp.11-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142830v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil quality assessment for spatial planning in urban and peri-urban areas- Municipalities of Gardanne and Rousset (southern France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décrire à grande échelle l’occupation des sols urbains par photo-interprétation. Réflexion méthodologique et expérimentation en Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Autran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Bulletin of the European Land and Soil Alliance (ELSA) e.V. Local land &amp; soil news</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40-41, pp.12-14</w:t>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les Observatoires Hommes-Milieux, 33, pp.25-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787637v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier la visibilité de la mer pour la gestion d'un littoral : une expérimentation sur la Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (3), pp.215-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer et représenter le nombre d’usagers sur une plage urbaine (Les Ponchettes, Nice)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guérino Sillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liziard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 91, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site Worldmapper. Commentaire sur l'article d'Anna Barford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Fontanabona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guérino Sillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02567284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage visible de la promenade des Anglais à Nice : essai de cartographie dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 86, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Turquie, une littoralisation partielle et ambiguë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Littoralisation et disparités spatiales Machrek Maghreb, 91 (91), pp.13-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libéralisation du marché du café et changement rural dans le Coorg (Inde du sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 108 (606), pp.170-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/geo.1999.1929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uppugala ou la difficulté d'être pionnier. Étude d'un hameau enclavé en forêt dans les Ghâts occidentaux (Inde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 25 (2), pp.159-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5240,382 +5288,382 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.242, 2024, L'Atelier méditerranéen, 979-10-320-0532-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod / Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.560, 2024, Horizon, 978-2-200-63816-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter le littoral. Enjeux contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Melin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence; Presses Universitaires d'Aix-Marseille, pp.471, 2016, 979-10-320-0084-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions hommes-milieux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chenorkian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.182, 2014, Indisciplines, 9782759221875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5625,535 +5673,535 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une perspective pluridisciplinaire sur les rapports à la mer en Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d’Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-15, 2024, L'Atelier méditerranéen, 979-10-320-0532-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les littoraux sous l'angle du peuplement</w:t>
+                <w:t xml:space="preserve">Assessing beach attendance and practices in a large coastal city. A case study in Marseille (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tenth InternationaSymposium Monitoring of Mediterranean Coastal Areas: Problems and Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (1), Firenze University Press, pp.496-507, 2024, Monitoring of Mediterranean Coastal Areas: Problems and Measurement Techniques, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/979-12-215-0556-6.45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666636v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing beach attendance and practices in a large coastal city. A case study in Marseille (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Émergence d’une conception écocentrée de la mer en Provence-Alpes-Côte d’Azur ? Réflexion à partir d’une analyse des discours d’usagers associatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Parès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth InternationaSymposium Monitoring of Mediterranean Coastal Areas: Problems and Measurement Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-217, 2024, L'Atelier méditerranéen, 979-10-320-0532-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645515v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence d’une conception écocentrée de la mer en Provence-Alpes-Côte d’Azur ? Réflexion à partir d’une analyse des discours d’usagers associatifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les littoraux sous l'angle du peuplement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d'Azur</w:t>
+              <w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.203-217, 2024, L'Atelier méditerranéen, 979-10-320-0532-3</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod / Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.116-148, 2024, Horizon, 978-2-200-63816-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793596v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser le rapport à la mer ? Nécessité et difficulté de la prise en compte du changement climatique et des risques côtiers dans l’aménagement du littoral de Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d'Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-145, 2024, L'Atelier méditerranéen, 979-10-320-0532-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des habitants et des manières d'habiter le littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6172,110 +6220,110 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Cabioch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod / Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-179, 2024, Horizon, 978-2-200-63816-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire et son influence sur la gestion territoriale des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6283,1453 +6331,1453 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUBP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Percevoir, Représenter, Communiquer les risques naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.201-224, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la gestion des plages à Marseille. Une mise en perspective avec Barcelone et Valence (Espagne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des habitants, entre aménités et désagréments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Cabioch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d'Azur</w:t>
+              <w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.113-127, 2024, L'Atelier méditerranéen, 979-10-320-0532-3</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod / Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.180-203, 2024, Horizon, 978-2-200-63816-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793524v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des habitants, entre aménités et désagréments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion générale : Les littoraux français: permanences, changements, enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Desse, Michel (Dir.); Robert, Samuel (Dir.); Herbert, Vincent (Dir.); Chadenas, Céline (Dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.180-203, 2024, Horizon, 978-2-200-63816-0</w:t>
+              <w:t xml:space="preserve">Les littoraux français : permanences, changements, enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2024, Collection Horizon : histoire-géographie, 978-2-200-63816-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666641v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion générale : Les littoraux français: permanences, changements, enjeux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Herbert</w:t>
+                <w:t xml:space="preserve">Les enjeux de la gestion des plages à Marseille. Une mise en perspective avec Barcelone et Valence (Espagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Cabioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les littoraux français : permanences, changements, enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, 2024, Collection Horizon : histoire-géographie, 978-2-200-63816-0</w:t>
+              <w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-127, 2024, L'Atelier méditerranéen, 979-10-320-0532-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988378v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6 : Le littoral marseillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Guiot; Hubert Mazurek; Thomas Curt; Patrick Raimbault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marseille et l'environnement Bilan, qualité et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147-170, 2021, 9791032002933. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pup.41453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'urbanisation face à l'océan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agathe Euzen; Françoise Gaill; Denis Lacroix; Philippe Cury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'océan à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.208-209, 2017, 978-2-271-11652-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01626607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols et urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bispo Antonio; Guellier Camille; Martin Elsa; Sapijanskas Jurgis; Soubelet Hélène; Chenu Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols. Intégrer leur multifonctionnalité pour une gestion durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-70, 2016, 978-2-7592-2392-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender les modes d'habiter le littoral par les représentations sociales du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cicille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Samuel; Melin Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter le littoral. Enjeux contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence; Presses Universitaires d'Aix-Marseille, pp.79-93, 2016, 979-10-320-0084-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils intégrés d'aide à la décision pour une meilleure gestion des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bispo Antonio; Guellier Camille; Martin Elsa; Sapijanskas Jurgis; Soubelet Hélène; Chenu Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols. Intégrer leur multifonctionnalité pour une gestion durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.285-310, 2016, Savoir Faire (Quae), 978-2-7592-2392-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter le littoral. Entre enjeux de société et enjeux de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Melin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Samuel; Melin Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter le littoral. Enjeux contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Provence; Presses Universitaires d'Aix-Marseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-21, 2016, 979-10-320-0084-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Observatoire hommes-milieux « Bassin minier de Provence » : mise en œuvre et réflexions après cinq années de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Batteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chenorkian Robert; Robert Samuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les interactions hommes-milieux. Questions et pratiques de la recherche en environnement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-54, 2014, Indisciplines, 9782759221875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier les interactions hommes-milieux, pourquoi et comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chenorkian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chenorkian Robert; Robert Samuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les interactions hommes-milieux. Questions et pratiques de la recherche en environnement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-22, 2014, Indisciplines, 9782759221875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intérêt de connaître et de gérer la visibilité du paysage sur les littoraux touristiques et résidentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Furt Jean-Marie; Tafani Caroline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme et insularité. La littoralité en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.201-220, 2014, Iles et pays d'Outre-Mer, 9782811111366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il bannir l'industrie des territoires méditerranéens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Mésini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aménagement durable des territoires méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.93-110, 2012, Espaces et développement durable</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00777434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7739,219 +7787,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Urbanization and Land Planning in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDCOAST 15, The Twelfth International Conference on the Mediterranean Coastal Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1-2, pp.119-130, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Views: a Key Component of Riviera Coastal Systems. A Case Study from the French Riviera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littoral 2004. 7th International Symposium. Delivering Sustainable Coasts: Connecting Science and Policy.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Publications, pp.413-418, 2004, Delivering Sustainable Coasts: Connecting Science and Policy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7961,781 +8009,781 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le littoral, une &amp;quot;ligne de front&amp;quot; ? Habiter et aménager les espaces côtiers dans un contexte de risques accrus venus de la mer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter un littoral en mouvement. Formes, pratiques, représentations.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole nationale d'architecture de Normandie, Nov 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance au changement et les difficultés de s’engager dans les démarches d’adaptation au CC sur le littoral de Provence Alpes Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Trait de Côte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Transition Ecologique, de la Biodiversité, de la Forêt, de la Mer et de la Pêche; Réseau national des observatoires du trait de côte; DREAL PACA; Région Provence-Alpes-Côte d'Azur, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces naturels protégés dans la trajectoire du socio écosystème littoral marseillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre les socio-écosystèmes pour agir - Semaine « Ecologie, Environnement, Biodiversité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Ecologie et environnement, May 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des « trajectoires d’adaptation » aux risques côtiers : retour d’expérience d’une démarche partenariale et interdisciplinaire en Occitanie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Michel</w:t>
+                <w:t xml:space="preserve">Science-Policy interaction for coastal adaptation and management : is it a match ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international ACFAS, Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ?, 16-17 mai 2024, Université d’Ottawa (Canada)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">28e International Conference Association People-Environment Studies : “Enacting Transdisciplinar Knowledge: People, Places, Movements and Sustainabilities”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Barcelona, Jul 2024, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938761v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planifier l'espace maritime au large d'une grande ville : comment intégrer les dimensions sociale et écologique au service d'un véritable objectif de durabilité ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ruitton</w:t>
+                <w:t xml:space="preserve">Construire des « trajectoires d’adaptation » aux risques côtiers : retour d’expérience d’une démarche partenariale et interdisciplinaire en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Duprielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque international ACFAS, Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ?, 16-17 mai 2024, Université d’Ottawa (Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532864v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science-Policy interaction for coastal adaptation and management : is it a match ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+                <w:t xml:space="preserve">Planifier l'espace maritime au large d'une grande ville : comment intégrer les dimensions sociale et écologique au service d'un véritable objectif de durabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e International Conference Association People-Environment Studies : “Enacting Transdisciplinar Knowledge: People, Places, Movements and Sustainabilities”.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.726187/full⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673867v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large infrastructures and developments in socio-ecosystems : An insight from OHMs</w:t>
+                <w:t xml:space="preserve">The OHM Littoral méditerranéen conceptual framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasqualini Vanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ghiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628115v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The OHM Littoral méditerranéen conceptual framework</w:t>
+                <w:t xml:space="preserve">Large infrastructures and developments in socio-ecosystems : An insight from OHMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasqualini Vanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ghiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614573v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing beach attendance and practices in a large coastal city. A case study in Marseille (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8751,267 +8799,224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Symposium MONITORING OF MEDITERRANEAN COASTAL AREAS: PROBLEMS AND MEASUREMENT TECHNIQUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNR Istituto per la bioeconomia; Società Italiana di Selvicoltura ed Ecologie Forestale, Jun 2024, Livorno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dix ans de recherches de l'OHM Littoral méditerranéen sur le littoral marseillais - Introduction au colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+                <w:t xml:space="preserve">Les calanques face à la problématique des fortes fréquentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 10 ans de recherches de l'OHM Littoral méditerranéen sur le Littoral marseillais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142487v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jeu de territoire pour la planification de l'espace maritime du littoral marseillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9040,224 +9045,267 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les calanques face à la problématique des fortes fréquentations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Lavaud</w:t>
+                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">Colloque 10 ans de recherches de l'OHM Littoral méditerranéen sur le Littoral marseillais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142093v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche interdisciplinaire du système plage en milieu urbain à Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et fréquentation des plages urbaines de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9273,674 +9321,674 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un diagnostic de la plongée sous-marine sur le littoral marseillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Plouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une reconstitution de l'empreinte spatiotemporelle de l'industrie sur le territoire littoral marseillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Plouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui n’aime pas la mer ? Une proposition d’outils de mesure pour appréhender le rapport à la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de l’ARPEnv (Association pour la Recherche en Psychologie Environnementale)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre la qualité sanitaire des plages (eau et sable), les conditions hydro-climatiques et les usagers. Application aux plages du littoral méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire 2022 du site du Golfe d'Aigues-Mortes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2022, Le Grau du Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interface ville-mer : un espace à enjeux sur les territoires côtiers urbanisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires du futur: l'aire métropolitaine marseillaise et ses enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche intégrée du système plage en milieu urbain. L’approche de l’OHM Littoral Méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Ecologie Environnement Biodiversité, Journée EEB du DIPEE Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS INEE, Jun 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en image du chenal de Bizerte sur les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imrane Trocmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux socio-environnementaux du lac de Bizerte : approches croisées rive sud - rive nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR TELEMME; UMR ESPACE; OHM Littoral méditerranéen, Jun 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire et son influence sur la gestion territoriale des risques : L’importance de la continuité identitaire entre passé, présent et futur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9955,401 +10003,401 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InteRRsoc2021. Colloque « Perceptions et représentations des risques naturels »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois marqueurs pour suivre l'espace littoral du lac de Bizerte en lien avec l'OHM Littoral méditerranéen : urbanisation, planification et représentations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux socio-environnementaux du lac de Bizerte (Tunisie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Plage, objet privilégié de recherche dans l'OHM Littoral méditerranéen</w:t>
+                <w:t xml:space="preserve">Les aires protégées. Objet focal des thématiques de recherche de l'OHM-LM. Enjeux de connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2021 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651984v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle préparation à la montée du niveau marin et aux risques côtiers induits par le changement climatique en Provence et sur la Côte d'Azur ? Un diagnostic associant la géographie et la psychologie</w:t>
+                <w:t xml:space="preserve">La Plage, objet privilégié de recherche dans l'OHM Littoral méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Cabioch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2021 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2021 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507881v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aires protégées. Objet focal des thématiques de recherche de l'OHM-LM. Enjeux de connaissance</w:t>
+                <w:t xml:space="preserve">Quelle préparation à la montée du niveau marin et aux risques côtiers induits par le changement climatique en Provence et sur la Côte d'Azur ? Un diagnostic associant la géographie et la psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Tafani</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2021 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire 2021 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651988v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle préparation à la montée du niveau marin et aux risques côtiers induits par le changement climatique en Provence-Alpes-Côte d'Azur? Un diagnostic associant la géographie et la psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10365,224 +10413,224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2021 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le socio-écosystème littoral. S'entendre sur un concept essentiel dans l'OHM LM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2021 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des pratiques récréatives sur le littoral. Motifs, démarches, outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques Langun' Air 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIPREB, Groupement d’intérêt public pour la réhabilitation de l’étang de Berre, Nov 2021, Berre-L'Etang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse des politiques publiques de gestion des plages dans trois grandes villes littorales (Marseille, Barcelone, Valence) : le lent passage de l’approche sectorielle à l’approche intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Cabioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10598,881 +10646,881 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème colloque de l'ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de la continuité sociale de la mémoire sur la gestion des risques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dias</w:t>
+                <w:t xml:space="preserve">La mer porteuse de risques ? L’intégration du changement climatique et des risques côtiers dans les politiques locales sur le littoral en Provence-Alpes-Côte d’Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7eme Colloque Interdisciplinaire ARPEnv : Défis environnementaux d’aujourd’hui pour mieux accompagner le changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Maritimités. Regards croisés sur les identités maritimes en Région Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553275v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mer porteuse de risques ? L’intégration du changement climatique et des risques côtiers dans les politiques locales sur le littoral en Provence-Alpes-Côte d’Azur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’influence de la continuité sociale de la mémoire sur la gestion des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritimités. Regards croisés sur les identités maritimes en Région Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">7eme Colloque Interdisciplinaire ARPEnv : Défis environnementaux d’aujourd’hui pour mieux accompagner le changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411510v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity continuity of the territory in memory: an analysis of flood risk management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+                <w:t xml:space="preserve">An ecosystem-based approach to study a Biguglia lagoon socio-ecosystem (Mediterranean Sea).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Erostate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t>
+              <w:t xml:space="preserve">International Workshop on Ecosystem-based Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553347v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal flooding in time – a look from two studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raquel Bertoldo</w:t>
+                <w:t xml:space="preserve">Identity continuity of the territory in memory: an analysis of flood risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553327v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecosystem-based approach to study a Biguglia lagoon socio-ecosystem (Mediterranean Sea).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coastal flooding in time – a look from two studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Bertoldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Ecosystem-based Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784158v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+                <w:t xml:space="preserve">HydrArchive-LAG : Existe-t'il un archivage hydrogéologique des ruptures hydrosystémiques qualitatives brutales au sein du bassin versant de Biguglia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Erostate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651676v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HydrArchive-LAG : Existe-t'il un archivage hydrogéologique des ruptures hydrosystémiques qualitatives brutales au sein du bassin versant de Biguglia?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vanina Pasqualini</w:t>
+                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651751v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11517,2029 +11565,2029 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des sols et gradient d’urbanisation en zone méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criquet Stéven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude des sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’importance des sols urbains pour réduire le risque d’inondation dans une ville méditerranéenne (Marseille, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude des sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire Homme-Milieux Littoral méditerranéen. Séminaire annuel 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de la recherche au sein des OHMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Labex DRIIHM Symposium Interdisciplinary Research Design on Human-Environments Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille-La Couronne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des sols et gradient d’urbanisation en zone méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criquet Stéven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quali-Plages - Liens entre la qualité sanitaire des plages (eau et sable), les conditions hydro-climatiques et les usagers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+                <w:t xml:space="preserve">Pollution des eaux du Littoral par les Absorbeurs d'UV issus de crèmes solaires, Générée par les activités Estivales PLAGE-UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650379v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution des eaux du Littoral par les Absorbeurs d'UV issus de crèmes solaires, Générée par les activités Estivales PLAGE-UV</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
+                <w:t xml:space="preserve">Quali-Plages - Liens entre la qualité sanitaire des plages (eau et sable), les conditions hydro-climatiques et les usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650396v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NITROLAG - Dynamique socio-hydrogéologique du bassin-versant de la lagune de Biguglia: dualité entre résilience et vulnérabilité. μPOL-LAG + utilisation des micro-polluants émergents comme marqueurs de l'anthropisation côtière récente des flux superficiels et souterrains vers les lagunes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+                <w:t xml:space="preserve">Towards a multidisciplinary approach of urban beaches as a social and ecological system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651145v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards inclusion of the ecosystem soil quality in the French urban planning: Review of existing tools and of remaining challenges</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'Observatoire Hommes-Milieux Littoral méditerranéen. 5 années de recherche pour éclairer les défis écologiques et les enjeux sociaux de la maîtrise de l'urbanisation littorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Leguern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 9 “Urbanization: a challenge and an opportunity for soil functions and ecosystem services”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550013v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a multidisciplinary approach of urban beaches as a social and ecological system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+                <w:t xml:space="preserve">Towards inclusion of the ecosystem soil quality in the French urban planning: Review of existing tools and of remaining challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Franck-Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leguern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">SUITMA 9 “Urbanization: a challenge and an opportunity for soil functions and ecosystem services”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621506v1</w:t>
+                <w:t xml:space="preserve">hal-03550013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Observatoire Hommes-Milieux Littoral méditerranéen. 5 années de recherche pour éclairer les défis écologiques et les enjeux sociaux de la maîtrise de l'urbanisation littorale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NITROLAG - Dynamique socio-hydrogéologique du bassin-versant de la lagune de Biguglia: dualité entre résilience et vulnérabilité. μPOL-LAG + utilisation des micro-polluants émergents comme marqueurs de l'anthropisation côtière récente des flux superficiels et souterrains vers les lagunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasqualini Vanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650260v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation et Qualité des sols en Méditerranée (UrbaQualiSol-Med) : Retour d’expérience à Gardanne et Rousset et application d’un indice de polyvalence d’usage au 16ème arrondissement de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA PERCEPTION DU CHANGEMENT CLIMATIQUE ET LE BIEN-ÊTRE CÔTIER SUR LA CÔTE MÉDITERRANÉENNE FRANÇAISE : ENSEIGNEMENTS DE MARSEILLE ET NICE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les relations sciences-société dans la littérature : Éléments pour les OHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de la Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338521v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations sciences-société dans la littérature : Éléments pour les OHM</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LA PERCEPTION DU CHANGEMENT CLIMATIQUE ET LE BIEN-ÊTRE CÔTIER SUR LA CÔTE MÉDITERRANÉENNE FRANÇAISE : ENSEIGNEMENTS DE MARSEILLE ET NICE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruchi Mudaliar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Forum de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618869v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités de l’OHM Littoral Méditerranéen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liens Sciences/Société : Pratiques et perspectives pour les OHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618604v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens Sciences/Société : Pratiques et perspectives pour les OHM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actualités de l’OHM Littoral Méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618838v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Observatoire Hommes-Milieux « Littoral méditerranéen » : pluridisciplinarité et articulation science-société pour éclairer les défis de l’anthropisation littorale</w:t>
+                <w:t xml:space="preserve">Rénovation urbaine, projets portuaires protection des espaces naturels. La difficile équation marseillaise sous l’angle du concept des inégalités écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LITEAU - Observation et recherche en appui aux politiques du littoral et de la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MEDDE, Progarmme LITEAU, Jan 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261204v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser et mesurer l'évolution de la tâche urbaine à grande échelle</w:t>
+                <w:t xml:space="preserve">Développement urbain et risque sismique sur le littoral turc. Caractériser et anticiper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potentiel de la télédétection et sources d'images en PACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIGe PACA; Pôle THEIA, Mar 2016, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve"> Forum de la Méditerranée. Sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabexMed; Labex Ot-Med; Labex ArcHiMedE; Labex RESMED; MUCEM, Mar 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420962v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement urbain et risque sismique sur le littoral turc. Caractériser et anticiper</w:t>
+                <w:t xml:space="preserve">L’Observatoire Hommes-Milieux « Littoral méditerranéen » : pluridisciplinarité et articulation science-société pour éclairer les défis de l’anthropisation littorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Forum de la Méditerranée. Sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabexMed; Labex Ot-Med; Labex ArcHiMedE; Labex RESMED; MUCEM, Mar 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque LITEAU - Observation et recherche en appui aux politiques du littoral et de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MEDDE, Progarmme LITEAU, Jan 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405432v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rénovation urbaine, projets portuaires protection des espaces naturels. La difficile équation marseillaise sous l’angle du concept des inégalités écologiques</w:t>
+                <w:t xml:space="preserve">Caractériser et mesurer l'évolution de la tâche urbaine à grande échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Potentiel de la télédétection et sources d'images en PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIGe PACA; Pôle THEIA, Mar 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618643v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels liens Science- Société dans les OHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13554,142 +13602,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terminal de transport combiné de Mourepiane. Maintenir ou pas une fonction industrialo-portuaire dans le port de Marseille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire 2016 du Labex DRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex DRIIHM, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens sciences-société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13718,73 +13766,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex DRIIHM, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use and vulnerability of the groundwater (2016) The case of the coastal aquifer of the Biguglia lagoon (Corsica, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13843,755 +13891,768 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and Society: 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperméabilisation et urbanisation des sols en Méditerranée (française)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PLANI-LitMed : Limitation de l’étalement urbain et mise en protection de l’environnement sur le littoral méditerranéen français, de la planification à la réalité terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolMed 2015 - Demain: encore des sols en Méditerranée ? Journée d’interface scientifiques – acteurs socio-économiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex Ot-Med, Nov 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405440v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLANI-LitMed : Limitation de l’étalement urbain et mise en protection de l’environnement sur le littoral méditerranéen français, de la planification à la réalité terrain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imperméabilisation et urbanisation des sols en Méditerranée (française)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">SolMed 2015 - Demain: encore des sols en Méditerranée ? Journée d’interface scientifiques – acteurs socio-économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex Ot-Med, Nov 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618315v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use/cover change near Bastia, Corsica, 1990-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Gourrierec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conférence Mistral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seashore, towns and territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment in the Mediterranean. Statements and prospects for research and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MISTRALS, Oct 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planifier l’espace littoral : attendre, suivre ou anticiper ? Etude spatio-temporelle de l’instauration de la planification spatiale sur le littoral méditerranéen français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème colloque de l'ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Observatoire Hommes-Milieux Littoral méditerranéen : Eclairer les défis écologiques et les enjeux humains de la maîtrise de l’urbanisation littorale</w:t>
+                <w:t xml:space="preserve">L'observation des fréquentations récréatives sur le littoral : enjeux, modalités, perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire 2014 du Labex DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex DRIIHM, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617729v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'observation des fréquentations récréatives sur le littoral : enjeux, modalités, perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observer et décrire des populations changeantes: stratégies d'échantillonnage et méthodes statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2014 du Labex DRIIHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex DRIIHM, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405441v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pay-Per-View3D : paysage/ perception/ vues 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel OHM littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OHM littoral méditerranéen, Mar 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01098090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine- application du bassin minier de Provence - 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14600,399 +14661,386 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ajmone-Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Étude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer et décrire des populations changeantes: stratégies d'échantillonnage et méthodes statistiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Observatoire Hommes-Milieux Littoral méditerranéen : Eclairer les défis écologiques et les enjeux humains de la maîtrise de l’urbanisation littorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618208v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observer quoi ? Diversité des thématiques dans les OHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742060v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer quoi ? Diversité des thématiques dans les OHM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Ajmone-Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617832v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine application du bassin minier de Provence - 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15001,1809 +15049,1809 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ajmone-Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du RMT Sols et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal management in France : national policy, local projects and research initiatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of integrative passive samplers for groundwater monitoring in an experimental system representative of groundwater hydraulic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Berho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Togola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Ghestem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final du projet "Endorsing ICZM principles and environmental objectives in the Mediterranean: lessons learned from the FP7 INCAM project"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Liban, 2013, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">6th International Passive Sampling Workshop and Symposium (IPSW 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787332v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of integrative passive samplers for groundwater monitoring in an experimental system representative of groundwater hydraulic conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Garriou</w:t>
+                <w:t xml:space="preserve">LA POLLUTION DE L'AIR DANS LES CENTRES URBAINS : entre environnement et santé, entre perceptions et mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceline Mbetoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Passive Sampling Workshop and Symposium (IPSW 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque « Dynamiques urbaines et enjeux sanitaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832503v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA POLLUTION DE L'AIR DANS LES CENTRES URBAINS : entre environnement et santé, entre perceptions et mesures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Human Health Risk Assessment and Oral Bioaccessibility of Lead in Outdoor Dusts from Mine, Urban and Industrial Sites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Patinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Claudia Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Dynamiques urbaines et enjeux sanitaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nanterre, France</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Chemical Bioavailability in the Terrestrial Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Geological Survey, Keyworth, 2013, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295176v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Health Risk Assessment and Oral Bioaccessibility of Lead in Outdoor Dusts from Mine, Urban and Industrial Sites.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coastal management in France : national policy, local projects and research initiatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Chemical Bioavailability in the Terrestrial Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Geological Survey, Keyworth, 2013, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire final du projet "Endorsing ICZM principles and environmental objectives in the Mediterranean: lessons learned from the FP7 INCAM project"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Liban, 2013, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787733v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy, solid-phase distribution and human oral bioaccessibility of Pb in outdoor dusts of Estarreja, Portugal.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Assessing human exposure to potentially harmful elements through dust ingestion in the Bassin Minier de Provence, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Patinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Claudia Dias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NULL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, 2013, Addis Ababa, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787740v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing human exposure to potentially harmful elements through dust ingestion in the Bassin Minier de Provence, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">Mineralogy, solid-phase distribution and human oral bioaccessibility of Pb in outdoor dusts of Estarreja, Portugal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Patinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Claudia Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Claudia Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NULL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Addis Ababa, Ethiopia</w:t>
+              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824451v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on human bioaccessibility of potentially harmful elements in outdoor dust from the Bassin Minier de Provence and Estarreja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Patinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Claudia Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NULL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Aveiro, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing human health risk and exposure through dust ingestion in the Bassin Minier de Provence, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Patinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Claudia Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ISEG- International Symposium on Environmental Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree leaves used as indicators of dispersion of particulate atmospheric pollution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Patinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NULL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aveiro, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’OHM Littoral Méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e séminaire annuel du Réseau des Observatoires Hommes / Milieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human oral bioaccessibility of Zn, As and Pb in street dusts of Estarreja, Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Patinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Claudia Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abduljellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NULL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aveiro, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude des discontinuités temporelles comme éléments structurants des recherches des OHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Batteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guilhard-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e séminaire annuel du Réseau des Observatoires Hommes / Milieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de 10 ans de suivi de la fréquentation littorale autour des îles de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1992 - 2012 : 20 ans d’études et de gestion des espaces naturels des îles de Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk perception of a population living near a chemical complex in Estarreja, Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.P. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arroja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Patinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NULL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aveiro, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à une gestion intégrée de la zone côtière : l'exemple de la prise en compte de la vue sur mer dans l'urbanisme de Vallauris (Côte d'Azur, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le littoral : subir, dire, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Lille, France. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser l'interaction entre la vue sur mer et l'organisation des territoires littoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions Nature-Société, analyse et modèles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, La Baule, France. http://geolittomer.univ-nantes.fr/StockageUMR/COLLOQUE/pdf/PO_ROBERT.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16813,258 +16861,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Nature-based Solutions (NbS) for highly urbanised coastal areas? Reflections based on the case of Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bétina Boutroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM - 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinas in the Marseille Socio-Ecosystem: A Territorial Perspective on Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Labex DRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Brest, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and levers for developing Maritime Spatial Planning off the coast of a large Mediterranean city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17093,207 +17141,207 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are sunscreen UV filters polluting our beaches? A case study from consumer habits to water analysis on the French Mediterranan Coast Coauthors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle L. Slomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Toulouse, France. , 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-12a97c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une détermination automatique du nombre d’usagers sur une plage urbaine. De l’observation au modèle à base d’intelligence artificielle pour la plage du Prophète à Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17335,401 +17383,401 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO, 16th Spatial Analysis and Geomatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, La Rochelle, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiological quality of bathing waters versus sanitary regulation and beach users practices. A case study in Marseilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel du Labex DRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can vegetated urban soils reduce run-off? Case study in Marseille, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Keller</w:t>
+                <w:t xml:space="preserve">The « OHM projects » drivers towards the understanding of coastal groundwater dependent hydrosystems: a 5-year review of scientific progress on the Biguglia lagoon (Corsica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Erostate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wageningen Soil Conference 2019: Understanding soil functions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">International Symposium of LabExDRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557654v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The « OHM projects » drivers towards the understanding of coastal groundwater dependent hydrosystems: a 5-year review of scientific progress on the Biguglia lagoon (Corsica)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Huneau</w:t>
+                <w:t xml:space="preserve">Can vegetated urban soils reduce run-off? Case study in Marseille, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabExDRIIHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France. 2019</w:t>
+              <w:t xml:space="preserve">Wageningen Soil Conference 2019: Understanding soil functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961085v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiale des pratiques des usagers de trois plages urbaines de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17745,225 +17793,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">merIgéo. De la côte à l'océan, l'information géographique en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01746087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">150 ans d’évolution contextualisée des pressions et de l’état du milieu marin sur le littoral Marseillais : méthode BEEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blin Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Ourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Les services publics locaux de l’environnement et l’urgence climatique » - 97e Congrès de l'ASTEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage côtier à travers les représentations sociales. Une façon d'appréhender les modes d'habiter le littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Gorbunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cicille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17978,711 +18026,711 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter le littoral. Enjeux écologiques et humains contemporains. XXVIèmes Journées scientifiques de la Société d'écologie humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les visiteurs des profondeurs. Une évaluation de la plongée sous-marine à Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Plouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter le littoral. Enjeux écologiques et humains contemporains. XXVIèmes Journées scientifiques de la Société d'écologie humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Marseille, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil quality assessment for spatial planning in urban and periurban areas (Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress of the European Confederation of Soil Science Societies (EUROSOIL 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree leaves as indicators of particulate atmospheric pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Patinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Environmental Geochemistry - ISEG 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aveiro, Portugal. 15-21 July 2012, Aveiro, Portugal, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports et perspectives des données altimétriques à très haute résolution spatiale pour la détermination des paysages visibles en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La très haute résolution spatiale en télédétection urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Nantes, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land cover and sea visibility in western Liguria. Using GIS to build coastal knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuji Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Gismondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECO-IMAGINE Thematic Conference "Building Coastal Knowledge and GI"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Cork, Ireland. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Riviera. Paysages de rêve et crise du territoire sur les rives du Golfe de Gênes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Saint-Dié-des-Vosges, France. , 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIG et 3ème dimension pour l'analyse diachronique d'un paysage périurbain. Les collines de Bellet à Nice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gémonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Siccardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomatique et applications. Apports des SIG au monde de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Orléans, France. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18692,261 +18740,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés face aux bouleversements climatiques. Penser ces changements en région Provence-Alpes-Côte d’Azur (Cahier du GREC-SUD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Aubail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie C. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR Climat). 2024, pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réserver pour accéder à la calanque de Sugiton. Résultats de l’enquête de l’été 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESPACE (UMR 7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données de fréquentation de la plage des Ponchettes (Nice) le 17 juillet 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18959,161 +19007,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESPACE (UMR 7300); CNRS; CNRS LabEx DRIIHM. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fréquentation sur les hot-spots terrestres du Parc national des Calanques. Résultats de l’enquête de l’été 2021 à Sugiton et en-Vau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESPACE (UMR 7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 15 juillet 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19126,454 +19174,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - ESPACE; CNRS LabEx DRIIHM. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de la fréquentation dans le Parc national des Calanques. Résultats de l'enquête de l'été 2022 aux portes d'accès Callelongue, Luminy et Port-Miou.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESPACE (UMR7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tissu associatif en lien avec la mer en Provence-Alpes-Côte d’Azur. Identification, catégorisation et cartographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300. 2022, pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maritimité écologique : une maritimité en émergence ? Rapports à la mer d'usagers engagés dans des associations en région Provence-Alpes-Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations associées à la mer et l’identité maritime en Provence-Alpes-Côte d’Azur. Etude exploratoire auprès des 15-30 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Parès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Christofle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300. 2022, pp.82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données de fréquentation de la Plage de la Lave ( Marseille ) les 11, 13 et 15 juillet 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19582,73 +19630,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données de fréquentation de la plage de la Pointe Rouge (Marseille) les 11, 13 et 15 juillet 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19661,165 +19709,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatives innovantes et économes de transports flexibles et partagés en région PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lammoglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS - Université d'Avignon. 2021, 291 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) du 10 au 16 juillet 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19832,73 +19880,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 17 juillet 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19911,73 +19959,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 18 juillet 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19990,295 +20038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; Observatoire Hommes-Milieux Littoral méditerranéen. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438256v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’étude pour la Fondation de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cicille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Fondation de France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préconisation d’utilisation des sols et qualité des sols en zone urbaine et péri-urbaine – Application du bassin minier de Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ajmone-Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Biasioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport final GESSOL. 2013, 273 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20288,113 +20336,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique sur le littoral. Quelques aspects et enjeux à Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Le développement durable des villes côtières. Ecole des Objectifs du Développement Durable 2025, Marseille, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commune balnéaire et l'évaluation de sa fréquentation : le défi des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20416,51 +20464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Cabioch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20470,65 +20518,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French mediterranean coastal zone&amp;quot; Human-Environment Observatory (OHM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20536,139 +20584,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions de l’homme et du milieu physique dans le bassin du fleuve Var, CD-Rom, Ed. UMR ESPACE-Nice, CNRS Diffusion, Meudon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Sintes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02113390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20678,91 +20726,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'urbanisation du littoral : espaces, paysages et représentations. Des territoires à l'interface ville-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Bretagne Occidentale (UBO), Brest, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02350064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20772,114 +20820,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vue sur mer et l'urbanisation du littoral. Approche géographique et cartographique sur la Côte d'Azur et la Riviera du Ponant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Nice Sophia Antipolis, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00442279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId461"/>
+      <w:footerReference w:type="default" r:id="rId465"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20947,51 +20995,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57779553"/>
+    <w:nsid w:val="71F25F33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21095,51 +21143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C2AAA2C0"/>
+    <w:nsid w:val="2EEFBB45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21243,51 +21291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="75D8389E"/>
+    <w:nsid w:val="84CD99FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21391,51 +21439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6DD31F83"/>
+    <w:nsid w:val="A104C6CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21539,51 +21587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0909C902"/>
+    <w:nsid w:val="42E8A266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21782,51 +21830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3595-5793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055391389" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6091-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umrespace.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohm-littoral-mediterraneen.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.driihm.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/bureau-de-linstitut-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.monlittoral.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mappemonde.mgm.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/developpementdurable/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eue.revues.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/journal/10708" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/landscape-and-urban-planning" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/land-use-policy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/journal/40152" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediterranee.revues.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/journal/mgrsd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://norois.revues.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vertigo.revues.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.driihm.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/actualite/remi-blasco-insertion-sociale-urbanistique-et-environnementale-des-ports-de-plaisance-quelles-transitions-dans-la-metropole-aix-marseille-provence/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/actualite/vincent-bottelin-les-territoires-littoraux-touristiques-italiens-au-defi-du-changement-climatique/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/actualite/federico-fabbri-planifier-lespace-maritime-au-large-dune-grande-ville-comment-integrer-les-dimensions-sociale-et-ecologique-au-service-dun-veritable-objectif-de-d/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/publications/theses-espace/#ivan_pistone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/publications/theses-espace/#brieuc_cabioch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/publications/theses-espace/#jesus_diaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duprielle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250733v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Fabbri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2025.107898" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40152-023-00346-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Quercy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102702" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Mudaliar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Rishi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2022.106209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Cabioch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Par&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21189" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507265v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.106019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326511v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.710346" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Acierno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pagliano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pistone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105354" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Sanz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114455" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279759v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Erostate" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garel Emilie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2018.1482823" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Mbetoumou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1264" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erostate" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santoni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.249" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01836072v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Lehmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuhn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.375" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802897v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caillouet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.174" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.037" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535102v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Plouvier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18529" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583127v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01260265v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27451" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312601v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.04.034" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patinha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Reis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Dias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abduljelil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9634-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301791v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia P. Reis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Patinha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Diaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2013.08.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0NTGW9D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Dias" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-013-9564-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143209v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lozano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143214v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert-Habib" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142830v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Autran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lambert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142857v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rino Sill&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567284v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Fontanabona" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143197v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147671v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bazin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147677v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1999.1929" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01261962v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sala&#252;n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767012v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/maritimites-region-provence-alpes-cote-dazur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651009v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/prepas-concours/littoraux-francais-capes-agregation-histoire-geographie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398186v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Melin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142873v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chenorkian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820193v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666636v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645515v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0556-6.45" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793596v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793399v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793524v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666641v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267188v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/marseille-lenvironnement-bilan-qualite-enjeux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.41453" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626607v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sciences-de-la-terre/7516-l-ocean-a-decouvert.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420822v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398221v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420839v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142894v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142886v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142823v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/iles-et-pays-doutre-mer/2793-tourisme-et-insularite-la-littoralite-en-questions-9782811111366.html" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777434v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218349v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147690v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407867v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102811v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663634v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938761v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532864v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.726187/full" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673867v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628115v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Vanina" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614573v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651140v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141839v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142492v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142093v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142073v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142077v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142069v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141920v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930380v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652138v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927818v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758769v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929027v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imrane Trocm&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553305v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507890v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651984v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507881v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651988v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651975v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651978v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507940v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507934v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553275v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411510v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553327v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784158v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651751v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549897v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criquet St&#233;ven" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549986v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651216v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024784v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615270v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650379v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650396v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651145v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550013v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Franck-Neel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leguern" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621506v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650260v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623896v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wallon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01338521v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618869v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hein" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618604v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618838v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01261204v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420962v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405432v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618643v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618864v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405433v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235040v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790225v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405440v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618315v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301347v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gourrierec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balme" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405438v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179358v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617729v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405441v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098090v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787623v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618208v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742060v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617832v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787622v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787332v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00832503v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garriou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Ghestem" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295176v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787733v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Reis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787740v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824451v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787730v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838361v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787755v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leoni" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621610v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787754v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amaral" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abduljellil" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621665v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guilhard-Costa" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147695v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787753v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Costa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arroja" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521905v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521903v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116507v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varenne" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leydier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tina Boutroue" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148608v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blasco" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116270v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373825v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-12a97c" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229988v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409637v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557654v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961085v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pasqualini" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746087v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091584v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Eric" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253188v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorbunova" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147735v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570248v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787634v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147700v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572062v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Kato" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gismondi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567574v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574900v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;monet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Siccardi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089757v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160578v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990205v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952253v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055666v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615994v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pitarch" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pares" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630142v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662807v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489370v2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420861v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503684v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907086v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461322v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438256v2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942995v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cicille" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymery" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787627v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biasioli" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cormier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102802v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701620v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421803v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113390v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sintes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02350064v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00442279v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3595-5793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055391389" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6091-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umrespace.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohm-littoral-mediterraneen.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.driihm.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/bureau-de-linstitut-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.monlittoral.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mappemonde.mgm.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/developpementdurable/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eue.revues.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/journal/10708" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/landscape-and-urban-planning" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/land-use-policy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/journal/40152" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediterranee.revues.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/journal/mgrsd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://norois.revues.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vertigo.revues.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.driihm.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/actualite/remi-blasco-insertion-sociale-urbanistique-et-environnementale-des-ports-de-plaisance-quelles-transitions-dans-la-metropole-aix-marseille-provence/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/actualite/vincent-bottelin-les-territoires-littoraux-touristiques-italiens-au-defi-du-changement-climatique/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/actualite/federico-fabbri-planifier-lespace-maritime-au-large-dune-grande-ville-comment-integrer-les-dimensions-sociale-et-ecologique-au-service-dun-veritable-objectif-de-d/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/publications/theses-espace/#ivan_pistone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/publications/theses-espace/#brieuc_cabioch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/publications/theses-espace/#jesus_diaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duprielle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250733v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Fabbri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2025.107898" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40152-023-00346-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Quercy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102702" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Mudaliar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Rishi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2022.106209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Cabioch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Par&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21189" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507265v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.106019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Acierno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pagliano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pistone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.710346" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105354" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Erostate" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garel Emilie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877918v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Sanz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114455" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2018.1482823" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Mbetoumou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1264" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erostate" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santoni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.249" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLWVF43Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01836072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Lehmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuhn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.375" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WXH9LJX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802897v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caillouet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.174" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B20KJF85-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDMC4JNP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535102v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Plouvier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18529" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583127v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01260265v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27451" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.04.034" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403288v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424678v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patinha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Reis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Dias" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abduljelil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9634-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia P. Reis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Patinha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Diaz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2013.08.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0NTGW9D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143215v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Dias" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-013-9564-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143209v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lozano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lambert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143214v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert-Habib" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142830v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Autran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rino Sill&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567284v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Fontanabona" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143197v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bazin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147677v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1999.1929" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01261962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sala&#252;n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767012v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/maritimites-region-provence-alpes-cote-dazur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651009v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/prepas-concours/littoraux-francais-capes-agregation-histoire-geographie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398186v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Melin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142873v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chenorkian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820193v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0556-6.45" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793596v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666636v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793399v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666637v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666641v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988378v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793524v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267188v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/marseille-lenvironnement-bilan-qualite-enjeux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.41453" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626607v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sciences-de-la-terre/7516-l-ocean-a-decouvert.html" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398221v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420839v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Martin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407670v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142894v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142886v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142823v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/iles-et-pays-doutre-mer/2793-tourisme-et-insularite-la-littoralite-en-questions-9782811111366.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777434v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218349v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147690v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407867v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663634v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673867v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938761v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532864v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.726187/full" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614573v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Vanina" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628115v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651140v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141839v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142093v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142492v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142073v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142077v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142069v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141920v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930380v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652138v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927818v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758769v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929027v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imrane Trocm&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553305v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507890v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651988v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651984v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507881v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651975v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651978v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507940v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507934v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411510v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553275v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784158v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553327v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651751v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549897v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criquet St&#233;ven" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549986v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651216v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024784v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615270v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650396v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650379v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621506v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650260v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550013v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Franck-Neel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leguern" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651145v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623896v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wallon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618869v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hein" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01338521v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618838v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618604v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618643v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405432v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01261204v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420962v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618864v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405433v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235040v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790225v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618315v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405440v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301347v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gourrierec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balme" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405438v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179358v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405441v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618208v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098090v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787623v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617729v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617832v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742060v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787622v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00832503v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garriou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Ghestem" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295176v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787733v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Reis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787332v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824451v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787740v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787730v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838361v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787755v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leoni" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621610v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787754v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amaral" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abduljellil" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621665v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guilhard-Costa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147695v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787753v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Costa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arroja" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521905v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521903v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116507v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varenne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leydier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tina Boutroue" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148608v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blasco" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116270v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373825v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-12a97c" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229988v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409637v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961085v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pasqualini" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557654v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746087v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091584v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Eric" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253188v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorbunova" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147735v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570248v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787634v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147700v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572062v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Kato" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gismondi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567574v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574900v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;monet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Siccardi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089757v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160578v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990205v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952253v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055666v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615994v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pitarch" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pares" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630142v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662807v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489370v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420861v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503684v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907086v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461322v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438256v2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942995v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cicille" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymery" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787627v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biasioli" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cormier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102802v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701620v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421803v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113390v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sintes" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02350064v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00442279v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>