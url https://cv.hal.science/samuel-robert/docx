--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -1776,269 +1776,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Potential of Urban Coastal Interfaces for Socio-Environmental Connections: The Cases of Marseille and Naples</w:t>
+                <w:t xml:space="preserve">Monitoring Urban Beach Quality on a Summer Day: Determination of the Origin of Fecal Indicator Bacteria and Antimicrobial Resistance at Prophète Beach, Marseille (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Acierno</w:t>
+                <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Pagliano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Robert</w:t>
+                <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Pistone</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zorgniotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PORTUSplus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.710346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927702v1</w:t>
+                <w:t xml:space="preserve">hal-03326511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Urban Beach Quality on a Summer Day: Determination of the Origin of Fecal Indicator Bacteria and Antimicrobial Resistance at Prophète Beach, Marseille (France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the Potential of Urban Coastal Interfaces for Socio-Environmental Connections: The Cases of Marseille and Naples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
+                <w:t xml:space="preserve">Antonio Acierno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Zorgniotti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alessandra Pagliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PORTUSplus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Re-Designing the City-Port Ecosystem. The Transformative Regeneration Challenge, 12, https://portusplus.org/index.php/pp/article/view/243</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326511v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How ready are we to cope with climate change? Extent of adaptation to sea level rise and coastal risks in local planning documents of southern France</w:t>
               </w:r>
@@ -2109,256 +2109,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecosystem-based approach to study the Biguglia lagoon socio-ecosystem (Mediterranean Sea)</w:t>
+                <w:t xml:space="preserve">Parameters influencing run-off on vegetated urban soils: A case study in Marseilles, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina Pasqualini</w:t>
+                <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Erostate</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 376, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279759v1</w:t>
+                <w:t xml:space="preserve">hal-02877918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters influencing run-off on vegetated urban soils: A case study in Marseilles, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ecosystem-based approach to study the Biguglia lagoon socio-ecosystem (Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Erostate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Robert</w:t>
+                <w:t xml:space="preserve">Garel Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Keller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (3-4), pp.121-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877918v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing UV filter inputs into beach waters during recreational activity: A field study of three French Mediterranean beaches from consumer survey to water analysis.</w:t>
               </w:r>
@@ -2634,51 +2634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (2), pp.559-572. </w:t>
@@ -2992,64 +2992,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed nitrate dispersion within a coastal aquifer provides constraints on land-use evolution and nitrate contamination in the past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Erostate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3478,51 +3478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue des méthodes multiparamétriques pour l’estimation de la qualité des sols dans le cadre de l’aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4471,51 +4471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour la prise en compte des sols dans les documents d’urbanisme : application à deux communes du bassin minier de Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5776,321 +5776,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing beach attendance and practices in a large coastal city. A case study in Marseille (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Émergence d’une conception écocentrée de la mer en Provence-Alpes-Côte d’Azur ? Réflexion à partir d’une analyse des discours d’usagers associatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Parès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth InternationaSymposium Monitoring of Mediterranean Coastal Areas: Problems and Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2 (1), Firenze University Press, pp.496-507, 2024, Monitoring of Mediterranean Coastal Areas: Problems and Measurement Techniques, </w:t>
+              <w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36253/979-12-215-0556-6.45⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-217, 2024, L'Atelier méditerranéen, 979-10-320-0532-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645515v1</w:t>
+                <w:t xml:space="preserve">hal-04793596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence d’une conception écocentrée de la mer en Provence-Alpes-Côte d’Azur ? Réflexion à partir d’une analyse des discours d’usagers associatifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les littoraux sous l'angle du peuplement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d'Azur</w:t>
+              <w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.203-217, 2024, L'Atelier méditerranéen, 979-10-320-0532-3</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod / Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.116-148, 2024, Horizon, 978-2-200-63816-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793596v1</w:t>
+                <w:t xml:space="preserve">hal-04666636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les littoraux sous l'angle du peuplement</w:t>
+                <w:t xml:space="preserve">Assessing beach attendance and practices in a large coastal city. A case study in Marseille (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tenth InternationaSymposium Monitoring of Mediterranean Coastal Areas: Problems and Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (1), Firenze University Press, pp.496-507, 2024, Monitoring of Mediterranean Coastal Areas: Problems and Measurement Techniques, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/979-12-215-0556-6.45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666636v1</w:t>
+                <w:t xml:space="preserve">hal-04645515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser le rapport à la mer ? Nécessité et difficulté de la prise en compte du changement climatique et des risques côtiers dans l’aménagement du littoral de Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
@@ -6112,51 +6112,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d'Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-145, 2024, L'Atelier méditerranéen, 979-10-320-0532-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6402,329 +6402,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des habitants, entre aménités et désagréments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion générale : Les littoraux français: permanences, changements, enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Desse, Michel (Dir.); Robert, Samuel (Dir.); Herbert, Vincent (Dir.); Chadenas, Céline (Dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.180-203, 2024, Horizon, 978-2-200-63816-0</w:t>
+              <w:t xml:space="preserve">Les littoraux français : permanences, changements, enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2024, Collection Horizon : histoire-géographie, 978-2-200-63816-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666641v1</w:t>
+                <w:t xml:space="preserve">hal-04988378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion générale : Les littoraux français: permanences, changements, enjeux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Herbert</w:t>
+                <w:t xml:space="preserve">Les enjeux de la gestion des plages à Marseille. Une mise en perspective avec Barcelone et Valence (Espagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Cabioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les littoraux français : permanences, changements, enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, 2024, Collection Horizon : histoire-géographie, 978-2-200-63816-0</w:t>
+              <w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-127, 2024, L'Atelier méditerranéen, 979-10-320-0532-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988378v1</w:t>
+                <w:t xml:space="preserve">hal-04793524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la gestion des plages à Marseille. Une mise en perspective avec Barcelone et Valence (Espagne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des habitants, entre aménités et désagréments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Cabioch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d'Azur</w:t>
+              <w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.113-127, 2024, L'Atelier méditerranéen, 979-10-320-0532-3</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod / Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.180-203, 2024, Horizon, 978-2-200-63816-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793524v1</w:t>
+                <w:t xml:space="preserve">hal-04666641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6 : Le littoral marseillais</w:t>
               </w:r>
@@ -7210,51 +7210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bispo Antonio; Guellier Camille; Martin Elsa; Sapijanskas Jurgis; Soubelet Hélène; Chenu Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols. Intégrer leur multifonctionnalité pour une gestion durable</w:t>
@@ -7853,51 +7853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDCOAST 15, The Twelfth International Conference on the Mediterranean Coastal Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1-2, pp.119-130, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8224,122 +8224,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science-Policy interaction for coastal adaptation and management : is it a match ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+                <w:t xml:space="preserve">Planifier l'espace maritime au large d'une grande ville : comment intégrer les dimensions sociale et écologique au service d'un véritable objectif de durabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e International Conference Association People-Environment Studies : “Enacting Transdisciplinar Knowledge: People, Places, Movements and Sustainabilities”.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.726187/full⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673867v1</w:t>
+                <w:t xml:space="preserve">hal-04532864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des « trajectoires d’adaptation » aux risques côtiers : retour d’expérience d’une démarche partenariale et interdisciplinaire en Occitanie</w:t>
               </w:r>
@@ -8427,131 +8436,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planifier l'espace maritime au large d'une grande ville : comment intégrer les dimensions sociale et écologique au service d'un véritable objectif de durabilité ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ruitton</w:t>
+                <w:t xml:space="preserve">Science-Policy interaction for coastal adaptation and management : is it a match ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28e International Conference Association People-Environment Studies : “Enacting Transdisciplinar Knowledge: People, Places, Movements and Sustainabilities”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Barcelona, Jul 2024, Barcelona (ES), Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532864v1</w:t>
+                <w:t xml:space="preserve">hal-04673867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OHM Littoral méditerranéen conceptual framework</w:t>
               </w:r>
@@ -9629,51 +9629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre la qualité sanitaire des plages (eau et sable), les conditions hydro-climatiques et les usagers. Application aux plages du littoral méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10102,286 +10102,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aires protégées. Objet focal des thématiques de recherche de l'OHM-LM. Enjeux de connaissance</w:t>
+                <w:t xml:space="preserve">Quelle préparation à la montée du niveau marin et aux risques côtiers induits par le changement climatique en Provence et sur la Côte d'Azur ? Un diagnostic associant la géographie et la psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Tafani</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2021 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire 2021 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651988v1</w:t>
+                <w:t xml:space="preserve">hal-03507881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Plage, objet privilégié de recherche dans l'OHM Littoral méditerranéen</w:t>
+                <w:t xml:space="preserve">Les aires protégées. Objet focal des thématiques de recherche de l'OHM-LM. Enjeux de connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2021 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651984v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle préparation à la montée du niveau marin et aux risques côtiers induits par le changement climatique en Provence et sur la Côte d'Azur ? Un diagnostic associant la géographie et la psychologie</w:t>
+                <w:t xml:space="preserve">La Plage, objet privilégié de recherche dans l'OHM Littoral méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Cabioch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2021 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2021 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507881v1</w:t>
+                <w:t xml:space="preserve">hal-04651984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle préparation à la montée du niveau marin et aux risques côtiers induits par le changement climatique en Provence-Alpes-Côte d'Azur? Un diagnostic associant la géographie et la psychologie</w:t>
               </w:r>
@@ -10462,51 +10462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le socio-écosystème littoral. S'entendre sur un concept essentiel dans l'OHM LM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2021 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10676,821 +10676,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mer porteuse de risques ? L’intégration du changement climatique et des risques côtiers dans les politiques locales sur le littoral en Provence-Alpes-Côte d’Azur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’influence de la continuité sociale de la mémoire sur la gestion des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritimités. Regards croisés sur les identités maritimes en Région Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">7eme Colloque Interdisciplinaire ARPEnv : Défis environnementaux d’aujourd’hui pour mieux accompagner le changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411510v1</w:t>
+                <w:t xml:space="preserve">hal-03553275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de la continuité sociale de la mémoire sur la gestion des risques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dias</w:t>
+                <w:t xml:space="preserve">La mer porteuse de risques ? L’intégration du changement climatique et des risques côtiers dans les politiques locales sur le littoral en Provence-Alpes-Côte d’Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7eme Colloque Interdisciplinaire ARPEnv : Défis environnementaux d’aujourd’hui pour mieux accompagner le changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Maritimités. Regards croisés sur les identités maritimes en Région Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553275v1</w:t>
+                <w:t xml:space="preserve">hal-03411510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecosystem-based approach to study a Biguglia lagoon socio-ecosystem (Mediterranean Sea).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+                <w:t xml:space="preserve">Identity continuity of the territory in memory: an analysis of flood risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Ecosystem-based Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784158v1</w:t>
+                <w:t xml:space="preserve">hal-03553347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity continuity of the territory in memory: an analysis of flood risk management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dias</w:t>
+                <w:t xml:space="preserve">Coastal flooding in time – a look from two studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553347v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal flooding in time – a look from two studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel Robert</w:t>
+                <w:t xml:space="preserve">An ecosystem-based approach to study a Biguglia lagoon socio-ecosystem (Mediterranean Sea).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Erostate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t>
+              <w:t xml:space="preserve">International Workshop on Ecosystem-based Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553327v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HydrArchive-LAG : Existe-t'il un archivage hydrogéologique des ruptures hydrosystémiques qualitatives brutales au sein du bassin versant de Biguglia?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vanina Pasqualini</w:t>
+                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651751v1</w:t>
+                <w:t xml:space="preserve">hal-04651676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+                <w:t xml:space="preserve">HydrArchive-LAG : Existe-t'il un archivage hydrogéologique des ruptures hydrosystémiques qualitatives brutales au sein du bassin versant de Biguglia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Erostate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651676v1</w:t>
+                <w:t xml:space="preserve">hal-04651751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine</w:t>
               </w:r>
@@ -11601,90 +11601,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des sols et gradient d’urbanisation en zone méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criquet Stéven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11726,64 +11726,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’importance des sols urbains pour réduire le risque d’inondation dans une ville méditerranéenne (Marseille, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11972,51 +11972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des sols et gradient d’urbanisation en zone méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12024,51 +12024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criquet Stéven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
@@ -12218,90 +12218,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quali-Plages - Liens entre la qualité sanitaire des plages (eau et sable), les conditions hydro-climatiques et les usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12337,463 +12337,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a multidisciplinary approach of urban beaches as a social and ecological system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'Observatoire Hommes-Milieux Littoral méditerranéen. 5 années de recherche pour éclairer les défis écologiques et les enjeux sociaux de la maîtrise de l'urbanisation littorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621506v1</w:t>
+                <w:t xml:space="preserve">hal-04650260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Observatoire Hommes-Milieux Littoral méditerranéen. 5 années de recherche pour éclairer les défis écologiques et les enjeux sociaux de la maîtrise de l'urbanisation littorale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards inclusion of the ecosystem soil quality in the French urban planning: Review of existing tools and of remaining challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Franck-Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leguern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">SUITMA 9 “Urbanization: a challenge and an opportunity for soil functions and ecosystem services”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650260v1</w:t>
+                <w:t xml:space="preserve">hal-03550013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards inclusion of the ecosystem soil quality in the French urban planning: Review of existing tools and of remaining challenges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+                <w:t xml:space="preserve">NITROLAG - Dynamique socio-hydrogéologique du bassin-versant de la lagune de Biguglia: dualité entre résilience et vulnérabilité. μPOL-LAG + utilisation des micro-polluants émergents comme marqueurs de l'anthropisation côtière récente des flux superficiels et souterrains vers les lagunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasqualini Vanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Leguern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 9 “Urbanization: a challenge and an opportunity for soil functions and ecosystem services”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550013v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NITROLAG - Dynamique socio-hydrogéologique du bassin-versant de la lagune de Biguglia: dualité entre résilience et vulnérabilité. μPOL-LAG + utilisation des micro-polluants émergents comme marqueurs de l'anthropisation côtière récente des flux superficiels et souterrains vers les lagunes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+                <w:t xml:space="preserve">Towards a multidisciplinary approach of urban beaches as a social and ecological system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651145v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation et Qualité des sols en Méditerranée (UrbaQualiSol-Med) : Retour d’expérience à Gardanne et Rousset et application d’un indice de polyvalence d’usage au 16ème arrondissement de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13317,247 +13317,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement urbain et risque sismique sur le littoral turc. Caractériser et anticiper</w:t>
+                <w:t xml:space="preserve">L’Observatoire Hommes-Milieux « Littoral méditerranéen » : pluridisciplinarité et articulation science-société pour éclairer les défis de l’anthropisation littorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Forum de la Méditerranée. Sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabexMed; Labex Ot-Med; Labex ArcHiMedE; Labex RESMED; MUCEM, Mar 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque LITEAU - Observation et recherche en appui aux politiques du littoral et de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MEDDE, Progarmme LITEAU, Jan 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405432v1</w:t>
+                <w:t xml:space="preserve">hal-01261204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Observatoire Hommes-Milieux « Littoral méditerranéen » : pluridisciplinarité et articulation science-société pour éclairer les défis de l’anthropisation littorale</w:t>
+                <w:t xml:space="preserve">Caractériser et mesurer l'évolution de la tâche urbaine à grande échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LITEAU - Observation et recherche en appui aux politiques du littoral et de la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MEDDE, Progarmme LITEAU, Jan 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">Potentiel de la télédétection et sources d'images en PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIGe PACA; Pôle THEIA, Mar 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261204v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser et mesurer l'évolution de la tâche urbaine à grande échelle</w:t>
+                <w:t xml:space="preserve">Développement urbain et risque sismique sur le littoral turc. Caractériser et anticiper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potentiel de la télédétection et sources d'images en PACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIGe PACA; Pôle THEIA, Mar 2016, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve"> Forum de la Méditerranée. Sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabexMed; Labex Ot-Med; Labex ArcHiMedE; Labex RESMED; MUCEM, Mar 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420962v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels liens Science- Société dans les OHM</w:t>
               </w:r>
@@ -14130,51 +14130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Gourrierec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conférence Mistral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14344,687 +14344,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'observation des fréquentations récréatives sur le littoral : enjeux, modalités, perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observer et décrire des populations changeantes: stratégies d'échantillonnage et méthodes statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2014 du Labex DRIIHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex DRIIHM, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405441v1</w:t>
+                <w:t xml:space="preserve">hal-04618208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer et décrire des populations changeantes: stratégies d'échantillonnage et méthodes statistiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
+                <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine- application du bassin minier de Provence - 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ajmone-Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées d'Étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618208v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pay-Per-View3D : paysage/ perception/ vues 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel OHM littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OHM littoral méditerranéen, Mar 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01098090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine- application du bassin minier de Provence - 1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Observatoire Hommes-Milieux Littoral méditerranéen : Eclairer les défis écologiques et les enjeux humains de la maîtrise de l’urbanisation littorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Étude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Chambéry, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787623v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Observatoire Hommes-Milieux Littoral méditerranéen : Eclairer les défis écologiques et les enjeux humains de la maîtrise de l’urbanisation littorale</w:t>
+                <w:t xml:space="preserve">L'observation des fréquentations récréatives sur le littoral : enjeux, modalités, perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire 2014 du Labex DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex DRIIHM, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617729v1</w:t>
+                <w:t xml:space="preserve">hal-01405441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer quoi ? Diversité des thématiques dans les OHM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Ajmone-Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617832v1</w:t>
+                <w:t xml:space="preserve">hal-02742060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observer quoi ? Diversité des thématiques dans les OHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742060v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine application du bassin minier de Provence - 2</w:t>
               </w:r>
@@ -15049,51 +15049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ajmone-Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15129,497 +15129,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of integrative passive samplers for groundwater monitoring in an experimental system representative of groundwater hydraulic conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Garriou</w:t>
+                <w:t xml:space="preserve">LA POLLUTION DE L'AIR DANS LES CENTRES URBAINS : entre environnement et santé, entre perceptions et mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceline Mbetoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Passive Sampling Workshop and Symposium (IPSW 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque « Dynamiques urbaines et enjeux sanitaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832503v1</w:t>
+                <w:t xml:space="preserve">hal-01295176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA POLLUTION DE L'AIR DANS LES CENTRES URBAINS : entre environnement et santé, entre perceptions et mesures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marceline Mbetoumou</w:t>
+                <w:t xml:space="preserve">Human Health Risk Assessment and Oral Bioaccessibility of Lead in Outdoor Dusts from Mine, Urban and Industrial Sites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Patinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Claudia Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Dynamiques urbaines et enjeux sanitaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nanterre, France</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Chemical Bioavailability in the Terrestrial Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Geological Survey, Keyworth, 2013, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295176v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Health Risk Assessment and Oral Bioaccessibility of Lead in Outdoor Dusts from Mine, Urban and Industrial Sites.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coastal management in France : national policy, local projects and research initiatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Chemical Bioavailability in the Terrestrial Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Geological Survey, Keyworth, 2013, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire final du projet "Endorsing ICZM principles and environmental objectives in the Mediterranean: lessons learned from the FP7 INCAM project"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Liban, 2013, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787733v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal management in France : national policy, local projects and research initiatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of integrative passive samplers for groundwater monitoring in an experimental system representative of groundwater hydraulic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Berho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Togola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Ghestem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final du projet "Endorsing ICZM principles and environmental objectives in the Mediterranean: lessons learned from the FP7 INCAM project"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Liban, 2013, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">6th International Passive Sampling Workshop and Symposium (IPSW 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787332v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing human exposure to potentially harmful elements through dust ingestion in the Bassin Minier de Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Patinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15713,51 +15713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogy, solid-phase distribution and human oral bioaccessibility of Pb in outdoor dusts of Estarreja, Portugal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Patinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Claudia Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15825,51 +15825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on human bioaccessibility of potentially harmful elements in outdoor dust from the Bassin Minier de Provence and Estarreja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Patinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15946,51 +15946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing human health risk and exposure through dust ingestion in the Bassin Minier de Provence, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Patinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16106,51 +16106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Patinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16186,221 +16186,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l’OHM Littoral Méditerranéen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Human oral bioaccessibility of Zn, As and Pb in street dusts of Estarreja, Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Patinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Claudia Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abduljellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e séminaire annuel du Réseau des Observatoires Hommes / Milieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">NULL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aveiro, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621610v1</w:t>
+                <w:t xml:space="preserve">hal-01787754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human oral bioaccessibility of Zn, As and Pb in street dusts of Estarreja, Portugal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation de l’OHM Littoral Méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NULL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Aveiro, Unknown Region</w:t>
+              <w:t xml:space="preserve">3e séminaire annuel du Réseau des Observatoires Hommes / Milieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787754v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude des discontinuités temporelles comme éléments structurants des recherches des OHM</w:t>
               </w:r>
@@ -16505,221 +16505,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de 10 ans de suivi de la fréquentation littorale autour des îles de Marseille</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Risk perception of a population living near a chemical complex in Estarreja, Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arroja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Patinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1992 - 2012 : 20 ans d’études et de gestion des espaces naturels des îles de Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">NULL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aveiro, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147695v1</w:t>
+                <w:t xml:space="preserve">hal-01787753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk perception of a population living near a chemical complex in Estarreja, Portugal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de 10 ans de suivi de la fréquentation littorale autour des îles de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NULL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Aveiro, Région indéterminée</w:t>
+              <w:t xml:space="preserve">1992 - 2012 : 20 ans d’études et de gestion des espaces naturels des îles de Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787753v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à une gestion intégrée de la zone côtière : l'exemple de la prise en compte de la vue sur mer dans l'urbanisme de Vallauris (Côte d'Azur, France)</w:t>
               </w:r>
@@ -16927,51 +16927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bétina Boutroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM - 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Brest, France</w:t>
@@ -17419,77 +17419,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiological quality of bathing waters versus sanitary regulation and beach users practices. A case study in Marseilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17652,51 +17652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can vegetated urban soils reduce run-off? Case study in Marseille, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18144,77 +18144,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil quality assessment for spatial planning in urban and periurban areas (Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18308,51 +18308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Patinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18958,365 +18958,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données de fréquentation de la plage des Ponchettes (Nice) le 17 juillet 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fréquentation sur les hot-spots terrestres du Parc national des Calanques. Résultats de l’enquête de l’été 2021 à Sugiton et en-Vau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ESPACE (UMR 7300); CNRS; CNRS LabEx DRIIHM. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESPACE (UMR 7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160578v1</w:t>
+                <w:t xml:space="preserve">hal-03990205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fréquentation sur les hot-spots terrestres du Parc national des Calanques. Résultats de l’enquête de l’été 2021 à Sugiton et en-Vau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Données de fréquentation de la plage des Ponchettes (Nice) le 17 juillet 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">ESPACE (UMR 7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESPACE (UMR 7300); CNRS; CNRS LabEx DRIIHM. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990205v1</w:t>
+                <w:t xml:space="preserve">hal-04160578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 15 juillet 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les représentations de la fréquentation dans le Parc national des Calanques. Résultats de l'enquête de l'été 2022 aux portes d'accès Callelongue, Luminy et Port-Miou.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">CNRS - ESPACE; CNRS LabEx DRIIHM. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESPACE (UMR7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952253v1</w:t>
+                <w:t xml:space="preserve">hal-04055666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations de la fréquentation dans le Parc national des Calanques. Résultats de l'enquête de l'été 2022 aux portes d'accès Callelongue, Luminy et Port-Miou.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 15 juillet 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">ESPACE (UMR7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS - ESPACE; CNRS LabEx DRIIHM. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055666v1</w:t>
+                <w:t xml:space="preserve">hal-03952253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tissu associatif en lien avec la mer en Provence-Alpes-Côte d’Azur. Identification, catégorisation et cartographie</w:t>
               </w:r>
@@ -20209,51 +20209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préconisation d’utilisation des sols et qualité des sols en zone urbaine et péri-urbaine – Application du bassin minier de Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ajmone-Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20995,51 +20995,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71F25F33"/>
+    <w:nsid w:val="4E8412D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21143,51 +21143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2EEFBB45"/>
+    <w:nsid w:val="352863FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21291,51 +21291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="84CD99FF"/>
+    <w:nsid w:val="3678C08F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21439,51 +21439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A104C6CF"/>
+    <w:nsid w:val="A696FC61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21587,51 +21587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="42E8A266"/>
+    <w:nsid w:val="79DC64D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21830,51 +21830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3595-5793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055391389" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6091-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umrespace.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohm-littoral-mediterraneen.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.driihm.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/bureau-de-linstitut-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.monlittoral.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mappemonde.mgm.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/developpementdurable/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eue.revues.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/journal/10708" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/landscape-and-urban-planning" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/land-use-policy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/journal/40152" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediterranee.revues.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/journal/mgrsd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://norois.revues.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vertigo.revues.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.driihm.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/actualite/remi-blasco-insertion-sociale-urbanistique-et-environnementale-des-ports-de-plaisance-quelles-transitions-dans-la-metropole-aix-marseille-provence/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/actualite/vincent-bottelin-les-territoires-littoraux-touristiques-italiens-au-defi-du-changement-climatique/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/actualite/federico-fabbri-planifier-lespace-maritime-au-large-dune-grande-ville-comment-integrer-les-dimensions-sociale-et-ecologique-au-service-dun-veritable-objectif-de-d/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/publications/theses-espace/#ivan_pistone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/publications/theses-espace/#brieuc_cabioch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/publications/theses-espace/#jesus_diaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duprielle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250733v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Fabbri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2025.107898" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40152-023-00346-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Quercy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102702" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Mudaliar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Rishi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2022.106209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Cabioch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Par&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21189" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507265v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.106019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Acierno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pagliano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pistone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.710346" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105354" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Erostate" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garel Emilie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877918v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Sanz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114455" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2018.1482823" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Mbetoumou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1264" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erostate" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santoni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.249" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLWVF43Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01836072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Lehmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuhn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.375" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WXH9LJX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802897v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caillouet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.174" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B20KJF85-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDMC4JNP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535102v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Plouvier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18529" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583127v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01260265v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27451" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.04.034" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403288v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424678v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patinha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Reis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Dias" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abduljelil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9634-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia P. Reis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Patinha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Diaz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2013.08.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0NTGW9D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143215v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Dias" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-013-9564-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143209v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lozano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lambert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143214v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert-Habib" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142830v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Autran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rino Sill&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567284v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Fontanabona" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143197v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bazin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147677v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1999.1929" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01261962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sala&#252;n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767012v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/maritimites-region-provence-alpes-cote-dazur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651009v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/prepas-concours/littoraux-francais-capes-agregation-histoire-geographie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398186v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Melin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142873v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chenorkian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820193v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0556-6.45" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793596v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666636v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793399v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666637v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666641v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988378v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793524v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267188v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/marseille-lenvironnement-bilan-qualite-enjeux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.41453" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626607v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sciences-de-la-terre/7516-l-ocean-a-decouvert.html" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398221v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420839v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Martin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407670v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142894v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142886v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142823v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/iles-et-pays-doutre-mer/2793-tourisme-et-insularite-la-littoralite-en-questions-9782811111366.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777434v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218349v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147690v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407867v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663634v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673867v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938761v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532864v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.726187/full" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614573v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Vanina" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628115v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651140v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141839v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142093v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142492v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142073v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142077v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142069v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141920v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930380v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652138v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927818v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758769v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929027v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imrane Trocm&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553305v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507890v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651988v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651984v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507881v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651975v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651978v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507940v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507934v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411510v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553275v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784158v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553327v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651751v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549897v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criquet St&#233;ven" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549986v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651216v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024784v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615270v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650396v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650379v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621506v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650260v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550013v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Franck-Neel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leguern" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651145v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623896v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wallon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618869v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hein" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01338521v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618838v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618604v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618643v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405432v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01261204v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420962v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618864v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405433v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235040v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790225v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618315v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405440v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301347v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gourrierec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balme" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405438v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179358v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405441v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618208v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098090v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787623v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617729v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617832v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742060v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787622v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00832503v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garriou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Ghestem" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295176v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787733v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Reis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787332v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824451v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787740v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787730v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838361v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787755v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leoni" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621610v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787754v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amaral" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abduljellil" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621665v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guilhard-Costa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147695v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787753v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Costa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arroja" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521905v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521903v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116507v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varenne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leydier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tina Boutroue" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148608v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blasco" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116270v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373825v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-12a97c" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229988v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409637v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961085v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pasqualini" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557654v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746087v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091584v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Eric" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253188v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorbunova" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147735v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570248v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787634v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147700v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572062v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Kato" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gismondi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567574v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574900v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;monet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Siccardi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089757v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160578v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990205v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952253v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055666v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615994v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pitarch" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pares" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630142v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662807v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489370v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420861v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503684v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907086v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461322v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438256v2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942995v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cicille" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymery" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787627v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biasioli" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cormier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102802v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701620v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421803v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113390v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sintes" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02350064v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00442279v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3595-5793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055391389" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6091-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umrespace.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohm-littoral-mediterraneen.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.driihm.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/bureau-de-linstitut-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.monlittoral.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mappemonde.mgm.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/developpementdurable/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eue.revues.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/journal/10708" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/landscape-and-urban-planning" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/land-use-policy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/journal/40152" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediterranee.revues.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/journal/mgrsd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://norois.revues.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vertigo.revues.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.driihm.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/actualite/remi-blasco-insertion-sociale-urbanistique-et-environnementale-des-ports-de-plaisance-quelles-transitions-dans-la-metropole-aix-marseille-provence/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/actualite/vincent-bottelin-les-territoires-littoraux-touristiques-italiens-au-defi-du-changement-climatique/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/actualite/federico-fabbri-planifier-lespace-maritime-au-large-dune-grande-ville-comment-integrer-les-dimensions-sociale-et-ecologique-au-service-dun-veritable-objectif-de-d/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/publications/theses-espace/#ivan_pistone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/publications/theses-espace/#brieuc_cabioch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/publications/theses-espace/#jesus_diaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duprielle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250733v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Fabbri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2025.107898" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40152-023-00346-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Quercy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102702" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Mudaliar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Rishi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2022.106209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Cabioch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Par&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21189" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507265v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.106019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326511v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.710346" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Acierno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pagliano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pistone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105354" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Sanz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114455" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279759v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Erostate" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garel Emilie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2018.1482823" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Mbetoumou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1264" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erostate" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santoni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.249" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLWVF43Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01836072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Lehmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuhn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.375" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WXH9LJX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802897v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caillouet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.174" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B20KJF85-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDMC4JNP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535102v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Plouvier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18529" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583127v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01260265v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27451" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.04.034" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403288v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424678v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patinha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Reis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Dias" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abduljelil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9634-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia P. Reis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Patinha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Diaz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2013.08.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0NTGW9D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143215v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Dias" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-013-9564-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143209v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lozano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lambert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143214v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert-Habib" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142830v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Autran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rino Sill&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567284v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Fontanabona" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143197v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bazin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147677v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1999.1929" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01261962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sala&#252;n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767012v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/maritimites-region-provence-alpes-cote-dazur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651009v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/prepas-concours/littoraux-francais-capes-agregation-histoire-geographie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398186v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Melin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142873v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chenorkian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820193v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793596v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666636v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645515v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0556-6.45" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793399v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666637v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988378v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793524v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666641v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267188v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/marseille-lenvironnement-bilan-qualite-enjeux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.41453" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626607v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sciences-de-la-terre/7516-l-ocean-a-decouvert.html" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398221v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420839v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Martin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407670v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142894v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142886v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142823v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/iles-et-pays-doutre-mer/2793-tourisme-et-insularite-la-littoralite-en-questions-9782811111366.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777434v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218349v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147690v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407867v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663634v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532864v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.726187/full" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938761v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673867v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614573v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Vanina" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628115v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651140v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141839v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142093v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142492v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142073v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142077v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142069v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141920v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930380v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652138v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927818v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758769v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929027v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imrane Trocm&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553305v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507890v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507881v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651988v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651984v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651975v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651978v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507940v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507934v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553275v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411510v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553327v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784158v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651751v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549897v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criquet St&#233;ven" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549986v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651216v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024784v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615270v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650396v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650379v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650260v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550013v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Franck-Neel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leguern" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651145v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621506v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623896v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wallon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618869v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hein" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01338521v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618838v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618604v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618643v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01261204v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420962v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405432v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618864v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405433v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235040v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790225v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618315v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405440v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301347v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gourrierec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balme" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405438v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179358v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618208v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787623v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098090v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617729v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405441v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742060v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617832v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787622v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295176v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787733v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Reis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787332v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00832503v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garriou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Ghestem" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824451v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787740v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787730v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838361v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787755v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leoni" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787754v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amaral" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abduljellil" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621610v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621665v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guilhard-Costa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787753v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Costa" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arroja" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147695v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521905v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521903v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116507v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varenne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leydier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tina Boutroue" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148608v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blasco" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116270v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373825v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-12a97c" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229988v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409637v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961085v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pasqualini" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557654v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746087v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091584v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Eric" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253188v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorbunova" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147735v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570248v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787634v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147700v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572062v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Kato" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gismondi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567574v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574900v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;monet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Siccardi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089757v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990205v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160578v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055666v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952253v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615994v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pitarch" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pares" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630142v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662807v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489370v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420861v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503684v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907086v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461322v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438256v2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942995v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cicille" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymery" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787627v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biasioli" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cormier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102802v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701620v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421803v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113390v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sintes" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02350064v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00442279v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>