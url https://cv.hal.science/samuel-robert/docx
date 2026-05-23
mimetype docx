--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,20940 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...20888 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Robert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche au CNRS en géographie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3595-5793</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">055391389</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=q3ggm38AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-6091-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Géographe, Directeur de recherches au CNRS, Section 42 « Espaces, territoires et sociétés »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPACE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 7300), CNRS, Aix-Marseille Université, Université d'Avignon, Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilité à diriger des recherches en géograhie (HDR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur-adjoint du laboratoire ESPACE (UMR 7300), responsable du site d'Aix-Marseille Université depuis 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur-adjoint de l’</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire Hommes-Milieux « Littoral méditerranéen »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du CNRS, composante du </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labex DRIIHM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Directeur de 2012 à 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de pilotage d'ExCHANGES (Echanges pour le Climat, les cHANgements Globaux Et les Sociétés), UAR 2058 du CNRS (depuis 2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bureau d' ITEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Institut méditerranéen pour la transition environnementale) d'Aix-Marseille Université (depuis 2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique du Parc national des Calanques (depuis 2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique du Parc marin de la Côte Bleue (depuis 2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique de la plateforme </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon Littoral Provence Côte d'Azur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant en Master de géographie à Aix-Marseille Université, parcours COAST (Coastal vulnerabilities and management)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluateur pour les revues : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement Durable et Territoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement urbain/Urban Environment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoJournal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,  </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime Studies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miscellanea Geographica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine d’activité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographe, je m'intéresse aux interactions société-territoire-environnement et aux espaces littoraux en Méditerranée. Mes travaux portent sur les modalités d'occupation, de mise en valeur et de production des territoires par les sociétés humaines. Parmi mes thèmes d'intérêt figurent l'urbanisation, les politiques publiques d'aménagement de l'espace, la caractérisation et la gestion des paysages et des ressources, les usages de l'espace, les risques environnementaux, et plus généralement les relations des sociétés à l'environnement littoral. Mes recherches s'appuient sur des approches de terrain couplées à une démarche de géographie quantitative : conception d'enquêtes, de corpus documentaires et de bases de données géographiques, SIG, travaux cartographiques, analyse spatiale, analyses statistiques. Depuis plusieurs années, je suis engagé dans des programmes de recherche pluridisciplinaires et des partenariats associant scientifiques et acteurs publics.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie du littoral ; Dynamiques spatiales, urbanisation et aménagement des territoires littoraux ; Aménités paysagères et nuisances environnementales ; Politiques publiques d'aménagement et de gestion du territoire ; Pratiques récréatives, usages et fréquentation des bords de mer ; Risques naturels et adaptation au changement climatique ; Interfaces ville-mer ; Maritimité.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes et projets de recherches récents et en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaritiMedSeaties.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Maritimité et habitabilité des grandes villes littorales méditerranéennes). Financement CNRS Sciences Humaines et Sociales, Appel 2025 International Research Network.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Lab MedCoast.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Solution fondées sur la nature sur le littoral méditerranéen). Financement Programme national de recherche SOLUBIOD, CNRS/INRAE Appel 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHM Littoral méditerranéen (OHM-LM).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Financement Agence Nationale de la Recherche, au titre du </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labex DRIIHM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, programme Investissement d'avenir (ANR-11-LABX-0010).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du futur.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Financement MITI du CNRS, dans le cadre du Contrat d’objectifs, de moyens et de performance (COMP) 2024-2028.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- - - - - - -</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaritimMet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Maritimité des métropoles régionales de PACA). Financement Région Provence-Alpes-Côte d'Azur (AO Fabrique de la connaissance, 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperfréquentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Représentations sociales, objectivation et gestion de l'hyperfréquentation dans le Parc national des Calanques). Financement Parc national des Calanques (2021-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRAJECTOIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Temps long et progressivité de l'action publique. Acceptabilité et opérationnalisation des trajectoires d'adaptation des territoires littoraux). Financement Fondation de France (Programme &amp;quot;Les futurs de la mer et du littoral&amp;quot;, AO 2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-SEA-ourcing-City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (City-Sea Interface as a ressource for people: urban regeneration in the context of ecological transition). Financement Partenariat Hubert Curien (Programme Galilée France-Italie, AO 2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPLORA-MAR-CO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Explorer les identités maritimes contemporaines de la région SUD-Provence-Alpes-Côte d'Azur). Financement Région Provence-Alpes-Côte d'Azur (AO Fabrique de la connaissance, 2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bizerte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Mission de structuration d'une recherche interdisciplinaire sur les enjeux socio-environnementaux du lac de Bizerte). Financement Fondation Amidex (2019-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRECOAST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Perception des RisquEs COtiers et de l'Adaptation par les acteurS Territoriaux de Provence-Alpes-Côte d'Azur). Financement DREAL-PACA (2019-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRUISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CRoisière et Urbanité. Interface société-environnement). Financement Labex DRIIHM (2019-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBA-GAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Urbanisation des rives du golfe d'Aigues-Mortes). Financement Labex DRIIHM/OHM-LM (2019-2020)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrements de thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rozenn Guernier, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité urbaine et l’adaptation aux risques sur les territoires littoraux : entre frein et levier. Une réflexion en Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse en cours. Contrat doctoral AMIDEX. Co-direction A. Schleyer-Lindenmann (psychologie de l'environnement) / S. Robert (géographie).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rémi Blasco, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion sociale, urbanistique et environnementale des ports de plaisance. Quelles transitions dans la Métropole Aix-Marseille-Provence ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse en cours. Contrat doctoral Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vincent Bottelin, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires littoraux touristiques italiens au défi du changement climatique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse en cours. Contrat doctoral Aix-Marseille Université (Partenariat international SHS Ecole Française de Rome)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Federico Fabbri,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités et faisabilité de la planification de l’espace maritime au large d’une grande ville. Approche exploratoire à Marseille, dans un contexte méditerranéen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse soutenue le 4 novembre 2025. Aix-Marseille Université. Co-direction ESPACE (S. Robert) / MIO (S. Ruitton).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ivan Pistone, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban coasts in socio-ecological transition. A framework to analyse the city-sea interface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse soutenue le 10 mai 2023. Cotutelle Aix-Marseille Université / Université de Naples Federico II</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brieuc Cabioch, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes villes littorales et leurs plages. Une approche par les politiques publiques de gestion à Marseille (France), Barcelone et Valence (Espagne)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse soutenue le 29 mars 2023. Aix-Marseille Université (Partenariat international SHS Casà de Velasquez, Madrid).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jesùs Diaz-Sanz, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la qualité des sols et changements en zone urbaine dans une ville méditerranéenne (Marseille, France)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse soutenue le 30 mars 2021. Aix-Marseille Université. Co-direction CEREGE (C. Keller) / ESPACE (S. Robert).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels leviers pour des trajectoires d’adaptation aux risques côtiers ? L’exemple de la région Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Duprielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/144mx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine spatial planning initiatives off the coast of large coastal cities. An assessment in the Northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 270, pp.107898. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2025.107898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250733v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can sea‑related associations reveal about a coastal region’s maritimity? A case study in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritime Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.4. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40152-023-00346-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial inertia versus adaptation to climate change. When local authorities discuss coastal management in a French Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Quercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81, pp.102702. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2023.102702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and adaptation to coastal risks as perceived in two major coastal cities: An exploratory study in Marseilles and Nice (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruchi Mudaliar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parul Rishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 225, pp.106209. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2022.106209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19. Le retour à la plage dans quatre grandes villes méditerranéennes après le confinement du printemps 2020 : Marseille et Nice (France), Barcelone et Valence (Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.21189. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated beach management in large coastal cities. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 217, pp.106019. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.106019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Urban Beach Quality on a Summer Day: Determination of the Origin of Fecal Indicator Bacteria and Antimicrobial Resistance at Prophète Beach, Marseille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.710346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Potential of Urban Coastal Interfaces for Socio-Environmental Connections: The Cases of Marseille and Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Acierno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Pagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PORTUSplus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Re-Designing the City-Port Ecosystem. The Transformative Regeneration Challenge, 12, https://portusplus.org/index.php/pp/article/view/243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ready are we to cope with climate change? Extent of adaptation to sea level rise and coastal risks in local planning documents of southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.105354. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2021.105354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters influencing run-off on vegetated urban soils: A case study in Marseilles, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Díaz-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 376, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem-based approach to study the Biguglia lagoon socio-ecosystem (Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Erostate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garel Emilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (3-4), pp.121-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing UV filter inputs into beach waters during recreational activity: A field study of three French Mediterranean beaches from consumer survey to water analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 706, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to relocation in flood-vulnerable coastal areas: a proposed composite index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rulleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.206-218. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14693062.2018.1482823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to analyse urban sprawl in the French Mediterranean coastal zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grandclement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.559-572. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-018-1425-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la pollution de l'air par les habitants de Yaoundé (Cameroun) et de l'ancien bassin minier de Provence (département des Bouches du Rhône) : convergences et divergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Mbetoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza-Licht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.41-48. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2018.1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinations of geoenvironmental data underline coastal aquifer anthropogenic nitrate legacy through groundwater vulnerability mapping methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy J. Jaunat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erostate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 658, pp.1390-1403. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.12.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the visual landscape potential of coastal territories for spatial planning. A case study in the French Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.138 - 151. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed nitrate dispersion within a coastal aquifer provides constraints on land-use evolution and nitrate contamination in the past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Erostate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 644, pp.928-940. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01836072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How wildfire risk is related to urban planning and Fire Weather Index in SE France (1990–2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 621 (avril 2018), pp.120 - 129. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux et pratiques de la plongée sous-marine sur la côte marseillaise : pour une approche géographique intégrée de l’espace marin littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Plouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.18529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des méthodes multiparamétriques pour l’estimation de la qualité des sols dans le cadre de l’aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.59-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre étalement et densification : une approche fine de l’urbanisation littorale sur la Côte bleue, Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local spatial planning practices in four French Mediterranean coastal territories under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.68-80. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2016.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement urbain durable en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mobility and human oral bioaccessibility of Zn and Pb in urban dusts of Estarreja (N Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Patinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abduljelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (1), pp.115-131. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-014-9634-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the human health risk for aluminium, zinc and lead in outdoor dusts collected in recreational sites used by children at an industrial area in the western part of the Bassin Minier de Provence, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia P. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Patinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Claudia Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.724-734. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2013.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing human exposure to aluminium, chromium and vanadium through outdoor dust ingestion in the Bassin Minier de Provence, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia P. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Patinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Claudia Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.303-317. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-013-9564-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et évaluation multidisciplinaire de la pollution atmosphérique particulaire en milieu périurbain : le projet PACTES-BMP. Méthodologie et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les Observatoires Hommes-Milieux, 33, pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil quality assessment for spatial planning in urban and peri-urban areas- Municipalities of Gardanne and Rousset (southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bulletin of the European Land and Soil Alliance (ELSA) e.V. Local land &amp; soil news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40-41, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la prise en compte des sols dans les documents d’urbanisme : application à deux communes du bassin minier de Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les Observatoires Hommes-Milieux, 33, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire à grande échelle l’occupation des sols urbains par photo-interprétation. Réflexion méthodologique et expérimentation en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Autran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les Observatoires Hommes-Milieux, 33, pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier la visibilité de la mer pour la gestion d'un littoral : une expérimentation sur la Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.215-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer et représenter le nombre d’usagers sur une plage urbaine (Les Ponchettes, Nice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérino Sillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 91, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site Worldmapper. Commentaire sur l'article d'Anna Barford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Fontanabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérino Sillère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage visible de la promenade des Anglais à Nice : essai de cartographie dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Turquie, une littoralisation partielle et ambiguë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Littoralisation et disparités spatiales Machrek Maghreb, 91 (91), pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libéralisation du marché du café et changement rural dans le Coorg (Inde du sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 108 (606), pp.170-190. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/geo.1999.1929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uppugala ou la difficulté d'être pionnier. Étude d'un hameau enclavé en forêt dans les Ghâts occidentaux (Inde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25 (2), pp.159-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chadenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod / Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.560, 2024, Horizon, 978-2-200-63816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.242, 2024, L'Atelier méditerranéen, 979-10-320-0532-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter le littoral. Enjeux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Melin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence; Presses Universitaires d'Aix-Marseille, pp.471, 2016, 979-10-320-0084-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions hommes-milieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chenorkian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.182, 2014, Indisciplines, 9782759221875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des habitants, entre aménités et désagréments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod / Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.180-203, 2024, Horizon, 978-2-200-63816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : Les littoraux français: permanences, changements, enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chadenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desse, Michel (Dir.); Robert, Samuel (Dir.); Herbert, Vincent (Dir.); Chadenas, Céline (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français : permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2024, Collection Horizon : histoire-géographie, 978-2-200-63816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la gestion des plages à Marseille. Une mise en perspective avec Barcelone et Valence (Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-127, 2024, L'Atelier méditerranéen, 979-10-320-0532-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective pluridisciplinaire sur les rapports à la mer en Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-15, 2024, L'Atelier méditerranéen, 979-10-320-0532-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d’une conception écocentrée de la mer en Provence-Alpes-Côte d’Azur ? Réflexion à partir d’une analyse des discours d’usagers associatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-217, 2024, L'Atelier méditerranéen, 979-10-320-0532-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les littoraux sous l'angle du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod / Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.116-148, 2024, Horizon, 978-2-200-63816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing beach attendance and practices in a large coastal city. A case study in Marseille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth InternationaSymposium Monitoring of Mediterranean Coastal Areas: Problems and Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (1), Firenze University Press, pp.496-507, 2024, Monitoring of Mediterranean Coastal Areas: Problems and Measurement Techniques, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0556-6.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser le rapport à la mer ? Nécessité et difficulté de la prise en compte du changement climatique et des risques côtiers dans l’aménagement du littoral de Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-145, 2024, L'Atelier méditerranéen, 979-10-320-0532-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des habitants et des manières d'habiter le littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod / Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-179, 2024, Horizon, 978-2-200-63816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire et son influence sur la gestion territoriale des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percevoir, Représenter, Communiquer les risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-224, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 : Le littoral marseillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Guiot; Hubert Mazurek; Thomas Curt; Patrick Raimbault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille et l'environnement Bilan, qualité et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-170, 2021, 9791032002933. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.41453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation face à l'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen; Françoise Gaill; Denis Lacroix; Philippe Cury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'océan à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.208-209, 2017, 978-2-271-11652-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bispo Antonio; Guellier Camille; Martin Elsa; Sapijanskas Jurgis; Soubelet Hélène; Chenu Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols. Intégrer leur multifonctionnalité pour une gestion durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-70, 2016, 978-2-7592-2392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender les modes d'habiter le littoral par les représentations sociales du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cicille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Samuel; Melin Hélène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter le littoral. Enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence; Presses Universitaires d'Aix-Marseille, pp.79-93, 2016, 979-10-320-0084-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils intégrés d'aide à la décision pour une meilleure gestion des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bispo Antonio; Guellier Camille; Martin Elsa; Sapijanskas Jurgis; Soubelet Hélène; Chenu Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols. Intégrer leur multifonctionnalité pour une gestion durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-310, 2016, Savoir Faire (Quae), 978-2-7592-2392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter le littoral. Entre enjeux de société et enjeux de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Melin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Samuel; Melin Hélène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter le littoral. Enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence; Presses Universitaires d'Aix-Marseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-21, 2016, 979-10-320-0084-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire hommes-milieux « Bassin minier de Provence » : mise en œuvre et réflexions après cinq années de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Batteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chenorkian Robert; Robert Samuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions hommes-milieux. Questions et pratiques de la recherche en environnement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-54, 2014, Indisciplines, 9782759221875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les interactions hommes-milieux, pourquoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chenorkian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chenorkian Robert; Robert Samuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions hommes-milieux. Questions et pratiques de la recherche en environnement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-22, 2014, Indisciplines, 9782759221875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt de connaître et de gérer la visibilité du paysage sur les littoraux touristiques et résidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Furt Jean-Marie; Tafani Caroline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et insularité. La littoralité en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-220, 2014, Iles et pays d'Outre-Mer, 9782811111366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il bannir l'industrie des territoires méditerranéens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Mésini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement durable des territoires méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.93-110, 2012, Espaces et développement durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00777434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Urbanization and Land Planning in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDCOAST 15, The Twelfth International Conference on the Mediterranean Coastal Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1-2, pp.119-130, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Views: a Key Component of Riviera Coastal Systems. A Case Study from the French Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littoral 2004. 7th International Symposium. Delivering Sustainable Coasts: Connecting Science and Policy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Publications, pp.413-418, 2004, Delivering Sustainable Coasts: Connecting Science and Policy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral, une &amp;quot;ligne de front&amp;quot; ? Habiter et aménager les espaces côtiers dans un contexte de risques accrus venus de la mer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter un littoral en mouvement. Formes, pratiques, représentations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale d'architecture de Normandie, Nov 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance au changement et les difficultés de s’engager dans les démarches d’adaptation au CC sur le littoral de Provence Alpes Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Trait de Côte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Transition Ecologique, de la Biodiversité, de la Forêt, de la Mer et de la Pêche; Réseau national des observatoires du trait de côte; DREAL PACA; Région Provence-Alpes-Côte d'Azur, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces naturels protégés dans la trajectoire du socio écosystème littoral marseillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les socio-écosystèmes pour agir - Semaine « Ecologie, Environnement, Biodiversité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Ecologie et environnement, May 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planifier l'espace maritime au large d'une grande ville : comment intégrer les dimensions sociale et écologique au service d'un véritable objectif de durabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.726187/full⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des « trajectoires d’adaptation » aux risques côtiers : retour d’expérience d’une démarche partenariale et interdisciplinaire en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Duprielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ACFAS, Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ?, 16-17 mai 2024, Université d’Ottawa (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-Policy interaction for coastal adaptation and management : is it a match ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e International Conference Association People-Environment Studies : “Enacting Transdisciplinar Knowledge: People, Places, Movements and Sustainabilities”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Barcelona, Jul 2024, Barcelona (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OHM Littoral méditerranéen conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasqualini Vanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ghiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large infrastructures and developments in socio-ecosystems : An insight from OHMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasqualini Vanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ghiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing beach attendance and practices in a large coastal city. A case study in Marseille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Symposium MONITORING OF MEDITERRANEAN COASTAL AREAS: PROBLEMS AND MEASUREMENT TECHNIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR Istituto per la bioeconomia; Società Italiana di Selvicoltura ed Ecologie Forestale, Jun 2024, Livorno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une reconstitution de l'empreinte spatiotemporelle de l'industrie sur le territoire littoral marseillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Plouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches de l'OHM Littoral méditerranéen sur le littoral marseillais - Introduction au colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les calanques face à la problématique des fortes fréquentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jeu de territoire pour la planification de l'espace maritime du littoral marseillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 10 ans de recherches de l'OHM Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche interdisciplinaire du système plage en milieu urbain à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et fréquentation des plages urbaines de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un diagnostic de la plongée sous-marine sur le littoral marseillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Plouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui n’aime pas la mer ? Une proposition d’outils de mesure pour appréhender le rapport à la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’ARPEnv (Association pour la Recherche en Psychologie Environnementale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre la qualité sanitaire des plages (eau et sable), les conditions hydro-climatiques et les usagers. Application aux plages du littoral méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2022 du site du Golfe d'Aigues-Mortes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2022, Le Grau du Roi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interface ville-mer : un espace à enjeux sur les territoires côtiers urbanisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du futur: l'aire métropolitaine marseillaise et ses enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée du système plage en milieu urbain. L’approche de l’OHM Littoral Méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Ecologie Environnement Biodiversité, Journée EEB du DIPEE Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS INEE, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en image du chenal de Bizerte sur les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imrane Trocmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux socio-environnementaux du lac de Bizerte : approches croisées rive sud - rive nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR TELEMME; UMR ESPACE; OHM Littoral méditerranéen, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des politiques publiques de gestion des plages dans trois grandes villes littorales (Marseille, Barcelone, Valence) : le lent passage de l’approche sectorielle à l’approche intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer porteuse de risques ? L’intégration du changement climatique et des risques côtiers dans les politiques locales sur le littoral en Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritimités. Regards croisés sur les identités maritimes en Région Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de la continuité sociale de la mémoire sur la gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme Colloque Interdisciplinaire ARPEnv : Défis environnementaux d’aujourd’hui pour mieux accompagner le changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois marqueurs pour suivre l'espace littoral du lac de Bizerte en lien avec l'OHM Littoral méditerranéen : urbanisation, planification et représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux socio-environnementaux du lac de Bizerte (Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire et son influence sur la gestion territoriale des risques : L’importance de la continuité identitaire entre passé, présent et futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InteRRsoc2021. Colloque « Perceptions et représentations des risques naturels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle préparation à la montée du niveau marin et aux risques côtiers induits par le changement climatique en Provence et sur la Côte d'Azur ? Un diagnostic associant la géographie et la psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2021 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires protégées. Objet focal des thématiques de recherche de l'OHM-LM. Enjeux de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tafani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2021 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Plage, objet privilégié de recherche dans l'OHM Littoral méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2021 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle préparation à la montée du niveau marin et aux risques côtiers induits par le changement climatique en Provence-Alpes-Côte d'Azur? Un diagnostic associant la géographie et la psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2021 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des pratiques récréatives sur le littoral. Motifs, démarches, outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Langun' Air 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIPREB, Groupement d’intérêt public pour la réhabilitation de l’étang de Berre, Nov 2021, Berre-L'Etang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le socio-écosystème littoral. S'entendre sur un concept essentiel dans l'OHM LM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tafani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2021 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity continuity of the territory in memory: an analysis of flood risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal flooding in time – a look from two studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lelaurain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem-based approach to study a Biguglia lagoon socio-ecosystem (Mediterranean Sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Erostate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Ecosystem-based Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HydrArchive-LAG : Existe-t'il un archivage hydrogéologique des ruptures hydrosystémiques qualitatives brutales au sein du bassin versant de Biguglia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Erostate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des sols et gradient d’urbanisation en zone méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criquet Stéven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Díaz-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des sols et gradient d’urbanisation en zone méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criquet Stéven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Díaz-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude des sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance des sols urbains pour réduire le risque d’inondation dans une ville méditerranéenne (Marseille, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Díaz-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude des sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire Homme-Milieux Littoral méditerranéen. Séminaire annuel 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la recherche au sein des OHMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Labex DRIIHM Symposium Interdisciplinary Research Design on Human-Environments Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille-La Couronne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation et Qualité des sols en Méditerranée (UrbaQualiSol-Med) : Retour d’expérience à Gardanne et Rousset et application d’un indice de polyvalence d’usage au 16ème arrondissement de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution des eaux du Littoral par les Absorbeurs d'UV issus de crèmes solaires, Générée par les activités Estivales PLAGE-UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quali-Plages - Liens entre la qualité sanitaire des plages (eau et sable), les conditions hydro-climatiques et les usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire Hommes-Milieux Littoral méditerranéen. 5 années de recherche pour éclairer les défis écologiques et les enjeux sociaux de la maîtrise de l'urbanisation littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards inclusion of the ecosystem soil quality in the French urban planning: Review of existing tools and of remaining challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Franck-Neel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leguern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9 “Urbanization: a challenge and an opportunity for soil functions and ecosystem services”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NITROLAG - Dynamique socio-hydrogéologique du bassin-versant de la lagune de Biguglia: dualité entre résilience et vulnérabilité. μPOL-LAG + utilisation des micro-polluants émergents comme marqueurs de l'anthropisation côtière récente des flux superficiels et souterrains vers les lagunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasqualini Vanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Provitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multidisciplinary approach of urban beaches as a social and ecological system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens sciences-société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DRIIHM, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use and vulnerability of the groundwater (2016) The case of the coastal aquifer of the Biguglia lagoon (Corsica, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy J. Jaunat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH International Congress “Groundwater and Society: 60 years of IAH”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations sciences-société dans la littérature : Éléments pour les OHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PERCEPTION DU CHANGEMENT CLIMATIQUE ET LE BIEN-ÊTRE CÔTIER SUR LA CÔTE MÉDITERRANÉENNE FRANÇAISE : ENSEIGNEMENTS DE MARSEILLE ET NICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruchi Mudaliar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens Sciences/Société : Pratiques et perspectives pour les OHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités de l’OHM Littoral Méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénovation urbaine, projets portuaires protection des espaces naturels. La difficile équation marseillaise sous l’angle du concept des inégalités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire Hommes-Milieux « Littoral méditerranéen » : pluridisciplinarité et articulation science-société pour éclairer les défis de l’anthropisation littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LITEAU - Observation et recherche en appui aux politiques du littoral et de la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEDDE, Progarmme LITEAU, Jan 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser et mesurer l'évolution de la tâche urbaine à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potentiel de la télédétection et sources d'images en PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIGe PACA; Pôle THEIA, Mar 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement urbain et risque sismique sur le littoral turc. Caractériser et anticiper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Forum de la Méditerranée. Sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabexMed; Labex Ot-Med; Labex ArcHiMedE; Labex RESMED; MUCEM, Mar 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels liens Science- Société dans les OHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminal de transport combiné de Mourepiane. Maintenir ou pas une fonction industrialo-portuaire dans le port de Marseille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2016 du Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DRIIHM, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planifier l’espace littoral : attendre, suivre ou anticiper ? Etude spatio-temporelle de l’instauration de la planification spatiale sur le littoral méditerranéen français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANI-LitMed : Limitation de l’étalement urbain et mise en protection de l’environnement sur le littoral méditerranéen français, de la planification à la réalité terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperméabilisation et urbanisation des sols en Méditerranée (française)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolMed 2015 - Demain: encore des sols en Méditerranée ? Journée d’interface scientifiques – acteurs socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Ot-Med, Nov 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use/cover change near Bastia, Corsica, 1990-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gourrierec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Balme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence Mistral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seashore, towns and territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment in the Mediterranean. Statements and prospects for research and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MISTRALS, Oct 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer et décrire des populations changeantes: stratégies d'échantillonnage et méthodes statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine- application du bassin minier de Provence - 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ajmone-Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pay-Per-View3D : paysage/ perception/ vues 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel OHM littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM littoral méditerranéen, Mar 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire Hommes-Milieux Littoral méditerranéen : Eclairer les défis écologiques et les enjeux humains de la maîtrise de l’urbanisation littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observation des fréquentations récréatives sur le littoral : enjeux, modalités, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2014 du Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DRIIHM, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Ajmone-Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer quoi ? Diversité des thématiques dans les OHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine application du bassin minier de Provence - 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ajmone-Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA POLLUTION DE L'AIR DANS LES CENTRES URBAINS : entre environnement et santé, entre perceptions et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Mbetoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza-Licht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Dynamiques urbaines et enjeux sanitaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Health Risk Assessment and Oral Bioaccessibility of Lead in Outdoor Dusts from Mine, Urban and Industrial Sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Patinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Claudia Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Chemical Bioavailability in the Terrestrial Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Geological Survey, Keyworth, 2013, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal management in France : national policy, local projects and research initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet "Endorsing ICZM principles and environmental objectives in the Mediterranean: lessons learned from the FP7 INCAM project"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Liban, 2013, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of integrative passive samplers for groundwater monitoring in an experimental system representative of groundwater hydraulic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Garriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Ghestem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Passive Sampling Workshop and Symposium (IPSW 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing human exposure to potentially harmful elements through dust ingestion in the Bassin Minier de Provence, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Patinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Claudia Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Addis Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogy, solid-phase distribution and human oral bioaccessibility of Pb in outdoor dusts of Estarreja, Portugal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Patinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Claudia Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on human bioaccessibility of potentially harmful elements in outdoor dust from the Bassin Minier de Provence and Estarreja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Patinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Claudia Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aveiro, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de 10 ans de suivi de la fréquentation littorale autour des îles de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992 - 2012 : 20 ans d’études et de gestion des espaces naturels des îles de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk perception of a population living near a chemical complex in Estarreja, Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arroja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Patinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Aveiro, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing human health risk and exposure through dust ingestion in the Bassin Minier de Provence, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Patinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Claudia Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ISEG- International Symposium on Environmental Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree leaves used as indicators of dispersion of particulate atmospheric pollution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Patinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Aveiro, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human oral bioaccessibility of Zn, As and Pb in street dusts of Estarreja, Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Patinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Claudia Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abduljellil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Aveiro, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’OHM Littoral Méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e séminaire annuel du Réseau des Observatoires Hommes / Milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des discontinuités temporelles comme éléments structurants des recherches des OHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Batteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boëtsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Guilhard-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e séminaire annuel du Réseau des Observatoires Hommes / Milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une gestion intégrée de la zone côtière : l'exemple de la prise en compte de la vue sur mer dans l'urbanisme de Vallauris (Côte d'Azur, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le littoral : subir, dire, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Lille, France. pp.CD-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l'interaction entre la vue sur mer et l'organisation des territoires littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Nature-Société, analyse et modèles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, La Baule, France. http://geolittomer.univ-nantes.fr/StockageUMR/COLLOQUE/pdf/PO_ROBERT.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Nature-based Solutions (NbS) for highly urbanised coastal areas? Reflections based on the case of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bétina Boutroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinas in the Marseille Socio-Ecosystem: A Territorial Perspective on Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Brest, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and levers for developing Maritime Spatial Planning off the coast of a large Mediterranean city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une détermination automatique du nombre d’usagers sur une plage urbaine. De l’observation au modèle à base d’intelligence artificielle pour la plage du Prophète à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO, 16th Spatial Analysis and Geomatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are sunscreen UV filters polluting our beaches? A case study from consumer habits to water analysis on the French Mediterranan Coast Coauthors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L. Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. , 2021, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-12a97c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological quality of bathing waters versus sanitary regulation and beach users practices. A case study in Marseilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can vegetated urban soils reduce run-off? Case study in Marseille, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Díaz-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wageningen Soil Conference 2019: Understanding soil functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The « OHM projects » drivers towards the understanding of coastal groundwater dependent hydrosystems: a 5-year review of scientific progress on the Biguglia lagoon (Corsica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erostate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pasqualini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabExDRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des pratiques des usagers de trois plages urbaines de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIgéo. De la côte à l'océan, l'information géographique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150 ans d’évolution contextualisée des pressions et de l’état du milieu marin sur le littoral Marseillais : méthode BEEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blin Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Ourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les services publics locaux de l’environnement et l’urgence climatique » - 97e Congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage côtier à travers les représentations sociales. Une façon d'appréhender les modes d'habiter le littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Gorbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cicille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter le littoral. Enjeux écologiques et humains contemporains. XXVIèmes Journées scientifiques de la Société d'écologie humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visiteurs des profondeurs. Une évaluation de la plongée sous-marine à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Plouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter le littoral. Enjeux écologiques et humains contemporains. XXVIèmes Journées scientifiques de la Société d'écologie humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marseille, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree leaves as indicators of particulate atmospheric pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Patinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Environmental Geochemistry - ISEG 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Aveiro, Portugal. 15-21 July 2012, Aveiro, Portugal, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil quality assessment for spatial planning in urban and periurban areas (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress of the European Confederation of Soil Science Societies (EUROSOIL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports et perspectives des données altimétriques à très haute résolution spatiale pour la détermination des paysages visibles en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La très haute résolution spatiale en télédétection urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Nantes, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover and sea visibility in western Liguria. Using GIS to build coastal knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Gismondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECO-IMAGINE Thematic Conference "Building Coastal Knowledge and GI"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Cork, Ireland. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Riviera. Paysages de rêve et crise du territoire sur les rives du Golfe de Gênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Saint-Dié-des-Vosges, France. , 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG et 3ème dimension pour l'analyse diachronique d'un paysage périurbain. Les collines de Bellet à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gémonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Siccardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomatique et applications. Apports des SIG au monde de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Orléans, France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux bouleversements climatiques. Penser ces changements en région Provence-Alpes-Côte d’Azur (Cahier du GREC-SUD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Mias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Aubail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR Climat). 2024, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserver pour accéder à la calanque de Sugiton. Résultats de l’enquête de l’été 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR 7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation sur les hot-spots terrestres du Parc national des Calanques. Résultats de l’enquête de l’été 2021 à Sugiton et en-Vau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR 7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage des Ponchettes (Nice) le 17 juillet 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR 7300); CNRS; CNRS LabEx DRIIHM. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de la fréquentation dans le Parc national des Calanques. Résultats de l'enquête de l'été 2022 aux portes d'accès Callelongue, Luminy et Port-Miou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 15 juillet 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - ESPACE; CNRS LabEx DRIIHM. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu associatif en lien avec la mer en Provence-Alpes-Côte d’Azur. Identification, catégorisation et cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300. 2022, pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maritimité écologique : une maritimité en émergence ? Rapports à la mer d'usagers engagés dans des associations en région Provence-Alpes-Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations associées à la mer et l’identité maritime en Provence-Alpes-Côte d’Azur. Etude exploratoire auprès des 15-30 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300. 2022, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la Plage de la Lave ( Marseille ) les 11, 13 et 15 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage de la Pointe Rouge (Marseille) les 11, 13 et 15 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives innovantes et économes de transports flexibles et partagés en région PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS - Université d'Avignon. 2021, 291 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) du 10 au 16 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 17 juillet 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 18 juillet 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; Observatoire Hommes-Milieux Littoral méditerranéen. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étude pour la Fondation de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cicille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eymery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisation d’utilisation des sols et qualité des sols en zone urbaine et péri-urbaine – Application du bassin minier de Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ajmone-Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biasioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport final GESSOL. 2013, 273 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique sur le littoral. Quelques aspects et enjeux à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Le développement durable des villes côtières. Ecole des Objectifs du Développement Durable 2025, Marseille, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commune balnéaire et l'évaluation de sa fréquentation : le défi des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French mediterranean coastal zone&amp;quot; Human-Environment Observatory (OHM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions de l’homme et du milieu physique dans le bassin du fleuve Var, CD-Rom, Ed. UMR ESPACE-Nice, CNRS Diffusion, Meudon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation du littoral : espaces, paysages et représentations. Des territoires à l'interface ville-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Bretagne Occidentale (UBO), Brest, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02350064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vue sur mer et l'urbanisation du littoral. Approche géographique et cartographique sur la Côte d'Azur et la Riviera du Ponant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Nice Sophia Antipolis, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00442279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId467"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -20995,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E8412D9"/>
+    <w:nsid w:val="AB38F496"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21143,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="352863FB"/>
+    <w:nsid w:val="7762F5C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21291,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3678C08F"/>
+    <w:nsid w:val="78BB3A4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21439,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A696FC61"/>
+    <w:nsid w:val="F3E92C65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21587,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="79DC64D0"/>
+    <w:nsid w:val="F8422F0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21830,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3595-5793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055391389" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6091-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umrespace.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohm-littoral-mediterraneen.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.driihm.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/bureau-de-linstitut-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.monlittoral.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mappemonde.mgm.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/developpementdurable/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eue.revues.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/journal/10708" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/landscape-and-urban-planning" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/land-use-policy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/journal/40152" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediterranee.revues.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/journal/mgrsd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://norois.revues.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vertigo.revues.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.driihm.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/actualite/remi-blasco-insertion-sociale-urbanistique-et-environnementale-des-ports-de-plaisance-quelles-transitions-dans-la-metropole-aix-marseille-provence/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/actualite/vincent-bottelin-les-territoires-littoraux-touristiques-italiens-au-defi-du-changement-climatique/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/actualite/federico-fabbri-planifier-lespace-maritime-au-large-dune-grande-ville-comment-integrer-les-dimensions-sociale-et-ecologique-au-service-dun-veritable-objectif-de-d/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/publications/theses-espace/#ivan_pistone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/publications/theses-espace/#brieuc_cabioch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/publications/theses-espace/#jesus_diaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duprielle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250733v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Fabbri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2025.107898" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40152-023-00346-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Quercy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102702" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Mudaliar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Rishi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2022.106209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Cabioch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Par&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21189" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507265v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.106019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326511v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.710346" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Acierno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pagliano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pistone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105354" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Sanz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114455" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279759v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Erostate" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garel Emilie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2018.1482823" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Mbetoumou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1264" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erostate" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santoni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.249" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLWVF43Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01836072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Lehmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuhn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.375" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WXH9LJX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802897v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caillouet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.174" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B20KJF85-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDMC4JNP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535102v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Plouvier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18529" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583127v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01260265v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27451" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.04.034" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403288v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424678v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patinha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Reis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Dias" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abduljelil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9634-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia P. Reis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Patinha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Diaz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2013.08.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0NTGW9D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143215v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Dias" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-013-9564-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143209v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lozano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lambert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143214v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert-Habib" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142830v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Autran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rino Sill&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567284v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Fontanabona" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143197v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bazin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147677v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1999.1929" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01261962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sala&#252;n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767012v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/maritimites-region-provence-alpes-cote-dazur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651009v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/prepas-concours/littoraux-francais-capes-agregation-histoire-geographie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398186v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Melin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142873v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chenorkian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820193v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793596v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666636v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645515v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0556-6.45" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793399v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666637v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988378v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793524v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666641v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267188v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/marseille-lenvironnement-bilan-qualite-enjeux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.41453" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626607v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sciences-de-la-terre/7516-l-ocean-a-decouvert.html" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398221v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420839v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Martin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407670v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142894v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142886v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142823v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/iles-et-pays-doutre-mer/2793-tourisme-et-insularite-la-littoralite-en-questions-9782811111366.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777434v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218349v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147690v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407867v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663634v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532864v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.726187/full" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938761v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673867v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614573v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Vanina" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628115v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651140v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141839v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142093v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142492v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142073v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142077v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142069v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141920v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930380v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652138v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927818v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758769v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929027v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imrane Trocm&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553305v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507890v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507881v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651988v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651984v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651975v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651978v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507940v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507934v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553275v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411510v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553327v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784158v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651751v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549897v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criquet St&#233;ven" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549986v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651216v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024784v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615270v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650396v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650379v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650260v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550013v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Franck-Neel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leguern" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651145v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621506v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623896v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wallon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618869v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hein" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01338521v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618838v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618604v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618643v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01261204v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420962v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405432v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618864v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405433v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235040v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790225v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618315v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405440v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301347v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gourrierec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balme" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405438v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179358v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618208v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787623v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098090v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617729v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405441v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742060v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617832v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787622v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295176v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787733v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Reis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787332v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00832503v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garriou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Ghestem" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824451v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787740v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787730v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838361v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787755v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leoni" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787754v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amaral" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abduljellil" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621610v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621665v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guilhard-Costa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787753v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Costa" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arroja" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147695v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521905v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521903v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116507v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varenne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leydier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tina Boutroue" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148608v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blasco" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116270v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373825v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-12a97c" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229988v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409637v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961085v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pasqualini" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557654v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746087v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091584v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Eric" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253188v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorbunova" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147735v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570248v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787634v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147700v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572062v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Kato" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gismondi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567574v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574900v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;monet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Siccardi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089757v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990205v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160578v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055666v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952253v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615994v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pitarch" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pares" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630142v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662807v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489370v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420861v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503684v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907086v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461322v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438256v2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942995v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cicille" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymery" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787627v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biasioli" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cormier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102802v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701620v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421803v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113390v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sintes" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02350064v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00442279v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3595-5793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055391389" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=q3ggm38AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6091-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umrespace.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohm-littoral-mediterraneen.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.driihm.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/bureau-de-linstitut-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.monlittoral.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/developpementdurable/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eue.revues.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/journal/10708" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/landscape-and-urban-planning" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/land-use-policy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mappemonde.mgm.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/journal/40152" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediterranee.revues.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciendo.com/journal/mgrsd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://norois.revues.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vertigo.revues.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.driihm.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/rozenn-guernier-lidentite-urbaine-et-ladaptation-aux-risques-sur-les-territoires-littoraux-entre-frein-et-levier-une-reflexion-en-provence-alpes-cote-dazur/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/actualite/remi-blasco-insertion-sociale-urbanistique-et-environnementale-des-ports-de-plaisance-quelles-transitions-dans-la-metropole-aix-marseille-provence/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/actualite/vincent-bottelin-les-territoires-littoraux-touristiques-italiens-au-defi-du-changement-climatique/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/actualite/federico-fabbri-planifier-lespace-maritime-au-large-dune-grande-ville-comment-integrer-les-dimensions-sociale-et-ecologique-au-service-dun-veritable-objectif-de-d/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/publications/theses-espace/#ivan_pistone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/publications/theses-espace/#brieuc_cabioch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/publications/theses-espace/#jesus_diaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duprielle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250733v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Fabbri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2025.107898" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380579v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40152-023-00346-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114333v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Quercy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102702" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Mudaliar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Rishi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2022.106209" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Cabioch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Par&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21189" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.106019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.710346" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Acierno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pagliano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pistone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105354" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Sanz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114455" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Erostate" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garel Emilie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814206v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2018.1482823" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970203v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Mbetoumou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1264" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553115v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erostate" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santoni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.249" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLWVF43Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.037" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDMC4JNP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01836072v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Lehmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuhn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.375" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WXH9LJX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802897v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ren" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caillouet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.174" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B20KJF85-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535102v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Plouvier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18529" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583127v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01260265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27451" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312601v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.04.034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403288v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patinha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Reis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Dias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abduljelil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9634-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301791v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia P. Reis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Patinha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Diaz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2013.08.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0NTGW9D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143215v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Dias" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-013-9564-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143209v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lozano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lambert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143214v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert-Habib" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142830v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Autran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142819v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rino Sill&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567284v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Fontanabona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143197v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147671v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bazin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147677v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1999.1929" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01261962v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sala&#252;n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651009v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/prepas-concours/littoraux-francais-capes-agregation-histoire-geographie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767012v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/maritimites-region-provence-alpes-cote-dazur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398186v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Melin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142873v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chenorkian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666641v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988378v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793524v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820193v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793596v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666636v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645515v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0556-6.45" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793399v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666637v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267188v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/marseille-lenvironnement-bilan-qualite-enjeux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.41453" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626607v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sciences-de-la-terre/7516-l-ocean-a-decouvert.html" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420822v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398221v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420839v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Martin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407670v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142894v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142886v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142823v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/iles-et-pays-doutre-mer/2793-tourisme-et-insularite-la-littoralite-en-questions-9782811111366.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777434v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218349v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147690v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407867v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102811v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663634v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532864v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.726187/full" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938761v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673867v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614573v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Vanina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628115v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651140v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141920v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141839v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142093v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142492v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142073v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142077v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142069v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930380v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652138v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927818v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758769v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929027v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imrane Trocm&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507934v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411510v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553275v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507890v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553305v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507881v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651988v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651984v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651975v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507940v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651978v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553327v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784158v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651751v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615270v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criquet St&#233;ven" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549897v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549986v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651216v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024784v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623896v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wallon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650396v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650379v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650260v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550013v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Franck-Neel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leguern" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651145v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621506v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235040v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hein" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790225v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618869v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01338521v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618838v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618604v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618643v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01261204v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420962v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405432v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618864v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405433v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179358v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618315v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405440v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301347v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gourrierec" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balme" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405438v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618208v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787623v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098090v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617729v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405441v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742060v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617832v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787622v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295176v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787733v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Reis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787332v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00832503v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garriou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Ghestem" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824451v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787740v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787730v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147695v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787753v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Costa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arroja" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838361v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787755v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leoni" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787754v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amaral" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abduljellil" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621610v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621665v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guilhard-Costa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521905v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521903v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116507v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varenne" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leydier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tina Boutroue" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148608v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blasco" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116270v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229988v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373825v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-12a97c" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409637v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557654v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961085v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pasqualini" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746087v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091584v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Eric" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253188v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorbunova" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147735v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787634v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570248v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147700v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572062v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Kato" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gismondi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567574v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574900v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;monet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Siccardi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089757v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990205v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160578v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055666v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952253v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615994v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pitarch" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pares" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630142v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662807v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489370v2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420861v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503684v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907086v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461322v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438256v2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942995v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cicille" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymery" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787627v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biasioli" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cormier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102802v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701620v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421803v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113390v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sintes" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02350064v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00442279v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>