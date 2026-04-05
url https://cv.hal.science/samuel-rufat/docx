--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.17021276596px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Rufat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6356-1233</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">131403672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical frameworks of risk perception and protective behaviour: an empirical comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Enderlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-025-07368-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond indices: Profiles of social vulnerability for flood risk reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Asif Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Hoover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 118, pp.105250. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Captivity: When in-situ Adaptation and Moving Out Are No Longer Options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuhlicke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Environmental Geography - PEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/27539687251378494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change adaptation in global mountain regions requires a multi-sectoral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritika Kapruwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atishaya Kumar Saksham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Petzold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.454. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02444-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des risques d’inondation, adaptation et évacuation en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/140jy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the social vulnerability gap in disaster risk perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Enderlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.105789. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context matters when evacuating large cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.103925. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2024.103925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening the scope of anthropogenic influence in extreme event attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aglaé Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Faranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Kimutai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Le Grix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research: Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (4), pp.042003. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2752-5295/ad7527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinging on the preparedness of first responders. A case study on the 2021 flood operations in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra-Cosmina Albulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116, pp.105008. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2024.105008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should everyone in need be treated equally? A European survey of expert judgment on social vulnerability to floods and pandemics to validate multi-hazard vulnerability factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, pp.103527. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2023.103527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03934282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the complementarity of natural disaster insurance purchases and risk reduction behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Botzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.14130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinning in circles? A systematic review on the role of theory in social vulnerability, resilience and adaptation research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuhlicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Madruga de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Bartkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Botzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canay Doğulu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80, pp.102672. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2023.102672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04091342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparedness, coordination, and lived experience of first responders in Germany and Romania 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif B. Aslam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Erde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154 (4), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12854/erde-2023-654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers and dimensions of flood risk perceptions: Revealing an implicit selection bias and lessons for communication policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Botzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.102465. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2022.102465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveying the Surveyors to Address Risk Perception and Adaptive Behaviour Cross-study Comparability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Madruga de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (365), pp.2655-2672. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-22-2655-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-Area Estimations from Survey Data for High-Resolution Maps of Urban Flood Risk Perception and Evacuation Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Howe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24694452.2022.2105685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying barriers for nature-based solutions in flood risk management: An interdisciplinary overview using expert community approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Raška</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejc Bezak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla S.S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kalantari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazimierz Banasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 310, pp.114725. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paroles et des pierres, Martin Luther King de Washington DC au global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Duroudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Milhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, 13p. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.7045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five principles for climate-resilient cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuhlicke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 596 (7873), pp.486-486. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-021-02309-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fast is fast enough? Twitter usability during emergencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.20-35. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2021.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03256537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk perception of climate change and natural hazards in global mountain regions: A critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schneiderbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fontanella Pisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jess L Delves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Pedoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.146957. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming alone? Why linking flood risk perception and behavior requires more than “it's the individual, stupid”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuhlicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (5), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.1462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Answer to the CDC: Validation Must Precede Promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Emrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (4), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24694452.2020.1857221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The equalising mirage? Socioeconomic segregation and environmental justice in post-socialist Bucharest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Marcińczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Housing and the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.917-938. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10901-019-09722-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the Range of Responses to Threats, Hazards and Disasters. Vulnerability, Resilience and Adaptation in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.32917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’expérimentation dit ou fait des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1), pp.57-76. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.481.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Valid Are Social Vulnerability Models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Emrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109 (4), pp.1131-1153. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24694452.2018.1535887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations de la résilience des territoires, sociétés, villes. Méthodes, mesures, validations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors-série 30, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.19223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu dans tous ses espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manouk Borzakian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Espaces du jeu, espaces en jeu, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser la vulnérabilité aux inondations? Approches quantitatives, qualitatives, francophones et anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 715 (3), pp.287-312. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.715.0287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et géomatique : la professionnalisation par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.1153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data et droit de la donnée : les collectivités à l’épreuve des réglementations européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dann Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with adaptation in the Paris metropolis. Technics and politics of the uncertainty society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 6, n°3, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data, Political Crisis and Guerrilla Cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data, political crisis and guerrilla cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.260-282. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14288/acme.v14i1.1150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social vulnerability to floods: Review of case studies and implications for measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher G. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abu Sayeed Maroof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.470-486. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2015.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation en Île-de-France entre injonction et recyclage. Techniques et politiques de la société de l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 6, n°3, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désindustrialisation et sites Seveso : danger partout, risque nulle part ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23-24, pp.156-173. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.2636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Geographies of Hesitant Transition: Tracing Socioeconomic Segregation in Post-Ceauşescu Bucharest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Marcińczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Chelcea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (4), pp.1399-1417. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-2427.12073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Social and Spatial Risk Perception Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer aux jeux vidéo en France. Géographie sociale d'une pratique culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (4), pp.308-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241890v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Resilience Is Not: Uses and Abuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Djament-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01210140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video games and urban simulation: new tools or new tricks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 622, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video games and urban simulation: new tools or new tricks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of Urban Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 103 (3), pp.505-525. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00045608.2012.702485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video games and urban simulation: new tools or new tricks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 622, http://cybergeo.revues.org/25561?lang=en</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terrains de jeu comme terrain de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig Ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (2), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.2766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie française, du politique à l’éthique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (13), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.7369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucarest, le trompe l'oeil de la ville libérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment trouver son chemin dans les jeux vidéo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.245-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation relative de la vulnérabilité urbaine à Bucarest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (95)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucarest, l'éternel retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65, pp. 53-72. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.1168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274568v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucarest, vivre et faire la ville entre héritages et mimétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Suditu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (4), pp.327-337. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.374.0327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estimation de la vulnérabilité urbaine, un outil pour la gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 82 (1-2), p. 7-16. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.1397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mexico, au risque de son développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « résidences fermées » à Bucarest : de « l'entre-soi » à la fragmentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, T. 6, pp. 83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les jeux vidéo servaient à comprendre la géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.17502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability, Territory, Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Metzger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SCIENCES - Geography of Risk, Samuel Rufat, 9781789451061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, territoire, population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Metzger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géographie et démographie, 9781789481068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du game? Les jeux vidéo au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUFR - Presses Universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-86906-772-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Imperative. Uncertainty, Risks and Disasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781785480515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résiliences : sociétés et territoires face à l'incertitude, aux risques et aux catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781784050719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropoles en débat : (dé)constructions de la ville compétitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Piermay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pierdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Ouest La Défense, 422p, 2014, 978-2-84016-179-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et temps des jeux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Questions théoriques, 2012, Aurélien Gleize, 978-2-917131-19-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux vidéo comme objet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Questions théoriques, 2011, Aurélien Gleize, 978-2-917131-06-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition post socialiste et vulnerabilité urbaine à Bucarest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Universitatii din Bucuresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-973-737-932-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience urbaine est-elle imperméable à la critique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine Chardonnet-Darmaillacq Éric LESUEUR, Dinah LOUDA, Cécile MAISONNEUVE, Chloë VOISIN-BORMUTH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et territoires résilients. Colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-94, 2020, 9791037003560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Vulnerability: Conceptual Foundations and Geospatial Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher G. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerability and Resilience to Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53-81, Cambridge University Press, 2018, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316651148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes sur table, cartes sur écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Besse, Gilles A. Tiberghien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opérations cartographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud &amp; Ecole nationale supérieure de paysage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.184-193, 2017, 978-2-330-06883-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situating Play Cultures. A survey of videogame players and practices in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dawn Stobbart; Monica Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engaging with Videogames: Play, Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inter-Disciplinary Press, pp.37-51, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01516211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les joueurs de jeu vidéo en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Lejade; Mathieu Triclot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des jeux vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière, pp.172-177, 2013, 978-2-7324-5637-9 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces des conflits numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maie Gérardot; Philippe Lemarchand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.56-60, 2011, 978-2-35030-158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the Fifth European Conference on Risk Perception, Behaviour, Management and Response - ECRP 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Roca Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the Fourth European Conference on Risk Perception, Behaviour, Management and Response - ECRP 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmina Albulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Uhing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the Third European Conference on Risk Perception, Behaviour, Management and Response – ECRP22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Uhing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the Second European Conference on Risk Perception, Behaviour, Management and Response - ENCORE 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Perception & Behaviour Survey of Surveyors. Risk-SoS 2020 Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Botzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Madruga de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the first European Conference on Risk Perception, Behaviour, Management and Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une &amp;quot;mauvaise&amp;quot; résilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de la résilience pure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la résilience n'est pas, ce qu'on veut lui faire dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Djament-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les jeux vidéo servaient à comprendre la géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roșia Montană, marges et cyber-activisme environnemental : quand les montagnes roumaines s'invitent au siège des multinationales canadiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition post socialiste et vulnérabilité urbaine à Bucarest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Ecole Normale Supérieure de Lyon; Université de Bucarest, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01999981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un tournant expérimental ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris Diderot (Paris 7), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02000065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.17021276596px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Rufat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6356-1233</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">131403672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical frameworks of risk perception and protective behaviour: an empirical comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Enderlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-025-07368-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Captivity: When in-situ Adaptation and Moving Out Are No Longer Options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuhlicke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Environmental Geography - PEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/27539687251378494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond indices: Profiles of social vulnerability for flood risk reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Asif Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Hoover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 118, pp.105250. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change adaptation in global mountain regions requires a multi-sectoral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritika Kapruwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atishaya Kumar Saksham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Petzold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.454. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02444-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des risques d’inondation, adaptation et évacuation en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/140jy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the social vulnerability gap in disaster risk perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Enderlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.105789. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context matters when evacuating large cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.103925. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2024.103925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening the scope of anthropogenic influence in extreme event attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aglaé Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Faranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Kimutai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Le Grix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research: Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (4), pp.042003. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2752-5295/ad7527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinging on the preparedness of first responders. A case study on the 2021 flood operations in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra-Cosmina Albulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116, pp.105008. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2024.105008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the complementarity of natural disaster insurance purchases and risk reduction behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Botzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.14130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should everyone in need be treated equally? A European survey of expert judgment on social vulnerability to floods and pandemics to validate multi-hazard vulnerability factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, pp.103527. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2023.103527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03934282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinning in circles? A systematic review on the role of theory in social vulnerability, resilience and adaptation research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuhlicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Madruga de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Bartkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Botzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canay Doğulu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80, pp.102672. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2023.102672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04091342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparedness, coordination, and lived experience of first responders in Germany and Romania 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif B. Aslam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Erde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154 (4), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12854/erde-2023-654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers and dimensions of flood risk perceptions: Revealing an implicit selection bias and lessons for communication policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Botzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.102465. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2022.102465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveying the Surveyors to Address Risk Perception and Adaptive Behaviour Cross-study Comparability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Madruga de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (365), pp.2655-2672. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-22-2655-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-Area Estimations from Survey Data for High-Resolution Maps of Urban Flood Risk Perception and Evacuation Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Howe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24694452.2022.2105685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying barriers for nature-based solutions in flood risk management: An interdisciplinary overview using expert community approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Raška</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejc Bezak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla S.S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kalantari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazimierz Banasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 310, pp.114725. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paroles et des pierres, Martin Luther King de Washington DC au global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Duroudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Milhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, 13p. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.7045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five principles for climate-resilient cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuhlicke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 596 (7873), pp.486-486. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-021-02309-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk perception of climate change and natural hazards in global mountain regions: A critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schneiderbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fontanella Pisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jess L Delves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Pedoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.146957. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fast is fast enough? Twitter usability during emergencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.20-35. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2021.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03256537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming alone? Why linking flood risk perception and behavior requires more than “it's the individual, stupid”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuhlicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (5), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.1462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Answer to the CDC: Validation Must Precede Promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Emrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (4), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24694452.2020.1857221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The equalising mirage? Socioeconomic segregation and environmental justice in post-socialist Bucharest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Marcińczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Housing and the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.917-938. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10901-019-09722-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the Range of Responses to Threats, Hazards and Disasters. Vulnerability, Resilience and Adaptation in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.32917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’expérimentation dit ou fait des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1), pp.57-76. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.481.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Valid Are Social Vulnerability Models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Emrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109 (4), pp.1131-1153. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24694452.2018.1535887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations de la résilience des territoires, sociétés, villes. Méthodes, mesures, validations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors-série 30, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.19223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu dans tous ses espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manouk Borzakian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Espaces du jeu, espaces en jeu, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser la vulnérabilité aux inondations? Approches quantitatives, qualitatives, francophones et anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 715 (3), pp.287-312. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.715.0287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et géomatique : la professionnalisation par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.1153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data et droit de la donnée : les collectivités à l’épreuve des réglementations européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dann Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with adaptation in the Paris metropolis. Technics and politics of the uncertainty society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 6, n°3, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data, Political Crisis and Guerrilla Cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data, political crisis and guerrilla cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.260-282. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14288/acme.v14i1.1150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social vulnerability to floods: Review of case studies and implications for measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher G. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abu Sayeed Maroof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.470-486. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2015.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation en Île-de-France entre injonction et recyclage. Techniques et politiques de la société de l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 6, n°3, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désindustrialisation et sites Seveso : danger partout, risque nulle part ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23-24, pp.156-173. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.2636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Geographies of Hesitant Transition: Tracing Socioeconomic Segregation in Post-Ceauşescu Bucharest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Marcińczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Chelcea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (4), pp.1399-1417. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-2427.12073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Social and Spatial Risk Perception Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer aux jeux vidéo en France. Géographie sociale d'une pratique culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (4), pp.308-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241890v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Resilience Is Not: Uses and Abuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Djament-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01210140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video games and urban simulation: new tools or new tricks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 622, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video games and urban simulation: new tools or new tricks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of Urban Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 103 (3), pp.505-525. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00045608.2012.702485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video games and urban simulation: new tools or new tricks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 622, http://cybergeo.revues.org/25561?lang=en</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucarest, le trompe l'oeil de la ville libérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terrains de jeu comme terrain de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig Ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (2), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.2766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie française, du politique à l’éthique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (13), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.7369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment trouver son chemin dans les jeux vidéo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.245-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation relative de la vulnérabilité urbaine à Bucarest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (95)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucarest, l'éternel retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65, pp. 53-72. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.1168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274568v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucarest, vivre et faire la ville entre héritages et mimétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Suditu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (4), pp.327-337. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.374.0327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estimation de la vulnérabilité urbaine, un outil pour la gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 82 (1-2), p. 7-16. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.1397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mexico, au risque de son développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « résidences fermées » à Bucarest : de « l'entre-soi » à la fragmentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, T. 6, pp. 83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les jeux vidéo servaient à comprendre la géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.17502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability, Territory, Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Metzger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SCIENCES - Geography of Risk, Samuel Rufat, 9781789451061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, territoire, population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Metzger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géographie et démographie, 9781789481068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du game? Les jeux vidéo au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUFR - Presses Universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-86906-772-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Imperative. Uncertainty, Risks and Disasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781785480515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résiliences : sociétés et territoires face à l'incertitude, aux risques et aux catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781784050719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropoles en débat : (dé)constructions de la ville compétitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Piermay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pierdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Ouest La Défense, 422p, 2014, 978-2-84016-179-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et temps des jeux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Questions théoriques, 2012, Aurélien Gleize, 978-2-917131-19-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux vidéo comme objet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Questions théoriques, 2011, Aurélien Gleize, 978-2-917131-06-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition post socialiste et vulnerabilité urbaine à Bucarest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Universitatii din Bucuresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-973-737-932-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience urbaine est-elle imperméable à la critique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine Chardonnet-Darmaillacq Éric LESUEUR, Dinah LOUDA, Cécile MAISONNEUVE, Chloë VOISIN-BORMUTH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et territoires résilients. Colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-94, 2020, 9791037003560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Vulnerability: Conceptual Foundations and Geospatial Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher G. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerability and Resilience to Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53-81, Cambridge University Press, 2018, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316651148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes sur table, cartes sur écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Besse, Gilles A. Tiberghien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opérations cartographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud &amp; Ecole nationale supérieure de paysage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.184-193, 2017, 978-2-330-06883-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situating Play Cultures. A survey of videogame players and practices in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dawn Stobbart; Monica Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engaging with Videogames: Play, Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inter-Disciplinary Press, pp.37-51, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01516211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les joueurs de jeu vidéo en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Lejade; Mathieu Triclot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des jeux vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière, pp.172-177, 2013, 978-2-7324-5637-9 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces des conflits numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maie Gérardot; Philippe Lemarchand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.56-60, 2011, 978-2-35030-158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the Fifth European Conference on Risk Perception, Behaviour, Management and Response - ECRP 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Roca Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the Fourth European Conference on Risk Perception, Behaviour, Management and Response - ECRP 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmina Albulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Uhing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the Third European Conference on Risk Perception, Behaviour, Management and Response – ECRP22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Uhing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the Second European Conference on Risk Perception, Behaviour, Management and Response - ENCORE 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Perception & Behaviour Survey of Surveyors. Risk-SoS 2020 Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Botzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Madruga de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the first European Conference on Risk Perception, Behaviour, Management and Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une &amp;quot;mauvaise&amp;quot; résilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de la résilience pure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la résilience n'est pas, ce qu'on veut lui faire dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Djament-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les jeux vidéo servaient à comprendre la géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roșia Montană, marges et cyber-activisme environnemental : quand les montagnes roumaines s'invitent au siège des multinationales canadiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition post socialiste et vulnérabilité urbaine à Bucarest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Ecole Normale Supérieure de Lyon; Université de Bucarest, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01999981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un tournant expérimental ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris Diderot (Paris 7), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02000065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AF5000A"/>
+    <w:nsid w:val="40BED8D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-rufat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6356-1233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131403672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hudson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Enderlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07368-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933769v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tate" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Asif Rahman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Hoover" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105250" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291060v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kuhlicke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27539687251378494" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112805v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritika Kapruwan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atishaya Kumar Saksham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ford" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Petzold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mcdowell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02444-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plattard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140jy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fekete" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105789" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103925" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668413v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Kimutai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Le Grix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5295/ad7527" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Arma&#351;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dobre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra-Cosmina Albulescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2024.105008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103527" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robinson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Botzen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.14130" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Madruga de Brito" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Bartkowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canay Do&#287;ulu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102672" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Arma&#537;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif B. Aslam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12854/erde-2023-654" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2022.102465" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-2655-2022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Howe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2022.2105685" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ra&#353;ka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejc Bezak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla S.S. Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kalantari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Banasik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114725" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7045" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-02309-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03256537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2021.05.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205897v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schneiderbauer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fontanella Pisa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess L Delves" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Pedoth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146957" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1462" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Emrich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antolini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2020.1857221" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Marci&#324;czak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-019-09722-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485363v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32917" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485413v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.481.0057" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485376v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2018.1535887" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Borzakian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.715.0287" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001514v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1153" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001577v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dann Goncalves" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27750" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11035" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001705v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980738v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/acme.v14i1.1150" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001690v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Burton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Sayeed Maroof" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2015.09.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001603v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020487v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2636" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001730v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gentile" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Chelcea" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12073" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A79801B7C892AE03A53D36D571DC468C9B685FC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241890v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01210140v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament-Tran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25554" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081788v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485466v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25561" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00045608.2012.702485" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487912v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig Ter Minassian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2766" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487900v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.7369" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693160v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641095v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020454v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274568v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1168" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596683v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Suditu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.374.0327" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258012v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1397" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487894v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370976v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485475v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.17502" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401396v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metzger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2034" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401425v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/vulnerabilite-territoire-population/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946498v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=871" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946479v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/resiliences/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071168v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piermay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pierdet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094809v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094811v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946515v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editura-unibuc.ro/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146354v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003560" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001407v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316651148" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485353v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/nature-et-environnement/operations-cartographiques" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516211v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094812v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740564v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Roca Bosch" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giffard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401500v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmina Albulescu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Uhing" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117500v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Vollmer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bianchi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465539v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gilli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228369v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486584v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693161v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693162v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679293v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262109v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114145v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01999981v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02000065v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-rufat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6356-1233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131403672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hudson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Enderlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07368-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291060v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kuhlicke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27539687251378494" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tate" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Asif Rahman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Hoover" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112805v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritika Kapruwan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atishaya Kumar Saksham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ford" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Petzold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mcdowell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02444-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plattard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140jy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fekete" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105789" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103925" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668413v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Kimutai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Le Grix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5295/ad7527" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Arma&#351;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dobre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra-Cosmina Albulescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2024.105008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robinson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Botzen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.14130" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103527" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Madruga de Brito" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Bartkowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canay Do&#287;ulu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102672" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Arma&#537;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif B. Aslam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12854/erde-2023-654" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2022.102465" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-2655-2022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Howe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2022.2105685" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ra&#353;ka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejc Bezak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla S.S. Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kalantari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Banasik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114725" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7045" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-02309-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schneiderbauer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fontanella Pisa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess L Delves" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Pedoth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146957" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03256537v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2021.05.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1462" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Emrich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antolini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2020.1857221" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Marci&#324;czak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-019-09722-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485363v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32917" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485413v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.481.0057" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485376v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2018.1535887" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Borzakian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.715.0287" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001514v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1153" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001577v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dann Goncalves" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27750" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11035" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001705v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980738v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/acme.v14i1.1150" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001690v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Burton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Sayeed Maroof" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2015.09.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001603v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020487v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2636" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001730v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gentile" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Chelcea" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12073" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A79801B7C892AE03A53D36D571DC468C9B685FC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241890v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01210140v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament-Tran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25554" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081788v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485466v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25561" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00045608.2012.702485" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487912v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig Ter Minassian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2766" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487900v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.7369" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641095v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020454v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274568v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1168" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596683v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Suditu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.374.0327" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258012v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1397" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487894v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370976v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485475v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.17502" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401396v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metzger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2034" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401425v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/vulnerabilite-territoire-population/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946498v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=871" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946479v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/resiliences/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071168v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piermay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pierdet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094809v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094811v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946515v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editura-unibuc.ro/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146354v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003560" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001407v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316651148" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485353v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/nature-et-environnement/operations-cartographiques" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516211v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094812v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740564v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Roca Bosch" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giffard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401500v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmina Albulescu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Uhing" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117500v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Vollmer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bianchi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465539v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gilli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228369v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486584v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693161v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693162v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679293v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262109v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114145v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01999981v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02000065v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>