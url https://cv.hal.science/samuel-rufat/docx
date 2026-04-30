--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.17021276596px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Rufat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6356-1233</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">131403672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical frameworks of risk perception and protective behaviour: an empirical comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Enderlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-025-07368-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Captivity: When in-situ Adaptation and Moving Out Are No Longer Options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuhlicke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Environmental Geography - PEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/27539687251378494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond indices: Profiles of social vulnerability for flood risk reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Asif Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Hoover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 118, pp.105250. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change adaptation in global mountain regions requires a multi-sectoral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritika Kapruwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atishaya Kumar Saksham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Petzold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.454. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02444-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des risques d’inondation, adaptation et évacuation en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/140jy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the social vulnerability gap in disaster risk perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Enderlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.105789. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context matters when evacuating large cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.103925. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2024.103925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening the scope of anthropogenic influence in extreme event attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aglaé Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Faranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Kimutai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Le Grix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research: Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (4), pp.042003. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2752-5295/ad7527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinging on the preparedness of first responders. A case study on the 2021 flood operations in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra-Cosmina Albulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116, pp.105008. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2024.105008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the complementarity of natural disaster insurance purchases and risk reduction behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Botzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.14130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should everyone in need be treated equally? A European survey of expert judgment on social vulnerability to floods and pandemics to validate multi-hazard vulnerability factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, pp.103527. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2023.103527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03934282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinning in circles? A systematic review on the role of theory in social vulnerability, resilience and adaptation research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuhlicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Madruga de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Bartkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Botzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canay Doğulu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80, pp.102672. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2023.102672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04091342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparedness, coordination, and lived experience of first responders in Germany and Romania 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif B. Aslam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Erde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154 (4), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12854/erde-2023-654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers and dimensions of flood risk perceptions: Revealing an implicit selection bias and lessons for communication policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Botzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.102465. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2022.102465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveying the Surveyors to Address Risk Perception and Adaptive Behaviour Cross-study Comparability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Madruga de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (365), pp.2655-2672. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-22-2655-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-Area Estimations from Survey Data for High-Resolution Maps of Urban Flood Risk Perception and Evacuation Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Howe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24694452.2022.2105685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying barriers for nature-based solutions in flood risk management: An interdisciplinary overview using expert community approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Raška</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejc Bezak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla S.S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kalantari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazimierz Banasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 310, pp.114725. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paroles et des pierres, Martin Luther King de Washington DC au global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Duroudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Milhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, 13p. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.7045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five principles for climate-resilient cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuhlicke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 596 (7873), pp.486-486. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-021-02309-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk perception of climate change and natural hazards in global mountain regions: A critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schneiderbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fontanella Pisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jess L Delves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Pedoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.146957. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fast is fast enough? Twitter usability during emergencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.20-35. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2021.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03256537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming alone? Why linking flood risk perception and behavior requires more than “it's the individual, stupid”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuhlicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (5), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.1462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Answer to the CDC: Validation Must Precede Promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Emrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (4), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24694452.2020.1857221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The equalising mirage? Socioeconomic segregation and environmental justice in post-socialist Bucharest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Marcińczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Housing and the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.917-938. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10901-019-09722-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the Range of Responses to Threats, Hazards and Disasters. Vulnerability, Resilience and Adaptation in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.32917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’expérimentation dit ou fait des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1), pp.57-76. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.481.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Valid Are Social Vulnerability Models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Emrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109 (4), pp.1131-1153. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24694452.2018.1535887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations de la résilience des territoires, sociétés, villes. Méthodes, mesures, validations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors-série 30, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.19223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu dans tous ses espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manouk Borzakian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Espaces du jeu, espaces en jeu, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser la vulnérabilité aux inondations? Approches quantitatives, qualitatives, francophones et anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 715 (3), pp.287-312. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.715.0287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et géomatique : la professionnalisation par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.1153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data et droit de la donnée : les collectivités à l’épreuve des réglementations européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dann Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with adaptation in the Paris metropolis. Technics and politics of the uncertainty society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 6, n°3, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data, Political Crisis and Guerrilla Cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data, political crisis and guerrilla cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.260-282. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14288/acme.v14i1.1150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social vulnerability to floods: Review of case studies and implications for measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher G. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abu Sayeed Maroof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.470-486. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2015.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation en Île-de-France entre injonction et recyclage. Techniques et politiques de la société de l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 6, n°3, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désindustrialisation et sites Seveso : danger partout, risque nulle part ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23-24, pp.156-173. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.2636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Geographies of Hesitant Transition: Tracing Socioeconomic Segregation in Post-Ceauşescu Bucharest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Marcińczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Chelcea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (4), pp.1399-1417. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-2427.12073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Social and Spatial Risk Perception Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer aux jeux vidéo en France. Géographie sociale d'une pratique culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (4), pp.308-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241890v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Resilience Is Not: Uses and Abuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Djament-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01210140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video games and urban simulation: new tools or new tricks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 622, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video games and urban simulation: new tools or new tricks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of Urban Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 103 (3), pp.505-525. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00045608.2012.702485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video games and urban simulation: new tools or new tricks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 622, http://cybergeo.revues.org/25561?lang=en</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucarest, le trompe l'oeil de la ville libérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terrains de jeu comme terrain de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig Ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (2), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.2766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie française, du politique à l’éthique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (13), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.7369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment trouver son chemin dans les jeux vidéo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.245-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation relative de la vulnérabilité urbaine à Bucarest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (95)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucarest, l'éternel retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65, pp. 53-72. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.1168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274568v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucarest, vivre et faire la ville entre héritages et mimétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Suditu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (4), pp.327-337. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.374.0327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estimation de la vulnérabilité urbaine, un outil pour la gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 82 (1-2), p. 7-16. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.1397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mexico, au risque de son développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « résidences fermées » à Bucarest : de « l'entre-soi » à la fragmentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, T. 6, pp. 83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les jeux vidéo servaient à comprendre la géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.17502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability, Territory, Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Metzger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SCIENCES - Geography of Risk, Samuel Rufat, 9781789451061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, territoire, population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Metzger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géographie et démographie, 9781789481068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du game? Les jeux vidéo au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUFR - Presses Universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-86906-772-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Imperative. Uncertainty, Risks and Disasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781785480515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résiliences : sociétés et territoires face à l'incertitude, aux risques et aux catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781784050719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropoles en débat : (dé)constructions de la ville compétitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Piermay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pierdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Ouest La Défense, 422p, 2014, 978-2-84016-179-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et temps des jeux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Questions théoriques, 2012, Aurélien Gleize, 978-2-917131-19-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux vidéo comme objet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Questions théoriques, 2011, Aurélien Gleize, 978-2-917131-06-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition post socialiste et vulnerabilité urbaine à Bucarest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Universitatii din Bucuresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-973-737-932-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience urbaine est-elle imperméable à la critique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine Chardonnet-Darmaillacq Éric LESUEUR, Dinah LOUDA, Cécile MAISONNEUVE, Chloë VOISIN-BORMUTH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et territoires résilients. Colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-94, 2020, 9791037003560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Vulnerability: Conceptual Foundations and Geospatial Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher G. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerability and Resilience to Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53-81, Cambridge University Press, 2018, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316651148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes sur table, cartes sur écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Besse, Gilles A. Tiberghien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opérations cartographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud &amp; Ecole nationale supérieure de paysage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.184-193, 2017, 978-2-330-06883-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situating Play Cultures. A survey of videogame players and practices in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dawn Stobbart; Monica Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engaging with Videogames: Play, Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inter-Disciplinary Press, pp.37-51, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01516211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les joueurs de jeu vidéo en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Lejade; Mathieu Triclot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des jeux vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière, pp.172-177, 2013, 978-2-7324-5637-9 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces des conflits numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maie Gérardot; Philippe Lemarchand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.56-60, 2011, 978-2-35030-158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the Fifth European Conference on Risk Perception, Behaviour, Management and Response - ECRP 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Roca Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the Fourth European Conference on Risk Perception, Behaviour, Management and Response - ECRP 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmina Albulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Uhing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the Third European Conference on Risk Perception, Behaviour, Management and Response – ECRP22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Uhing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the Second European Conference on Risk Perception, Behaviour, Management and Response - ENCORE 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Perception & Behaviour Survey of Surveyors. Risk-SoS 2020 Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Botzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Madruga de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the first European Conference on Risk Perception, Behaviour, Management and Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une &amp;quot;mauvaise&amp;quot; résilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de la résilience pure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la résilience n'est pas, ce qu'on veut lui faire dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Djament-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les jeux vidéo servaient à comprendre la géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roșia Montană, marges et cyber-activisme environnemental : quand les montagnes roumaines s'invitent au siège des multinationales canadiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition post socialiste et vulnérabilité urbaine à Bucarest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Ecole Normale Supérieure de Lyon; Université de Bucarest, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01999981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un tournant expérimental ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris Diderot (Paris 7), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02000065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.17021276596px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Rufat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6356-1233</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">131403672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical frameworks of risk perception and protective behaviour: an empirical comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Enderlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-025-07368-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond indices: Profiles of social vulnerability for flood risk reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Asif Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Hoover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 118, pp.105250. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Captivity: When in-situ Adaptation and Moving Out Are No Longer Options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuhlicke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Environmental Geography - PEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/27539687251378494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change adaptation in global mountain regions requires a multi-sectoral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritika Kapruwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atishaya Kumar Saksham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Petzold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.454. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02444-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des risques d’inondation, adaptation et évacuation en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/140jy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the social vulnerability gap in disaster risk perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Enderlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.105789. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinging on the preparedness of first responders. A case study on the 2021 flood operations in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra-Cosmina Albulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116, pp.105008. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2024.105008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context matters when evacuating large cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.103925. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2024.103925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening the scope of anthropogenic influence in extreme event attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aglaé Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Faranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Kimutai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Le Grix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research: Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (4), pp.042003. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2752-5295/ad7527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the complementarity of natural disaster insurance purchases and risk reduction behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Botzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.14130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should everyone in need be treated equally? A European survey of expert judgment on social vulnerability to floods and pandemics to validate multi-hazard vulnerability factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, pp.103527. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2023.103527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03934282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinning in circles? A systematic review on the role of theory in social vulnerability, resilience and adaptation research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuhlicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Madruga de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Bartkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Botzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canay Doğulu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80, pp.102672. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2023.102672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04091342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparedness, coordination, and lived experience of first responders in Germany and Romania 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif B. Aslam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Erde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154 (4), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12854/erde-2023-654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers and dimensions of flood risk perceptions: Revealing an implicit selection bias and lessons for communication policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Botzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.102465. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2022.102465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveying the Surveyors to Address Risk Perception and Adaptive Behaviour Cross-study Comparability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Madruga de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (365), pp.2655-2672. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-22-2655-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-Area Estimations from Survey Data for High-Resolution Maps of Urban Flood Risk Perception and Evacuation Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Howe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24694452.2022.2105685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying barriers for nature-based solutions in flood risk management: An interdisciplinary overview using expert community approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Raška</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejc Bezak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla S.S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kalantari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazimierz Banasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 310, pp.114725. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk perception of climate change and natural hazards in global mountain regions: A critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schneiderbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fontanella Pisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jess L Delves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Pedoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.146957. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fast is fast enough? Twitter usability during emergencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.20-35. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2021.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03256537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paroles et des pierres, Martin Luther King de Washington DC au global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Duroudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Milhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, 13p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.7045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five principles for climate-resilient cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuhlicke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 596 (7873), pp.486-486. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-021-02309-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming alone? Why linking flood risk perception and behavior requires more than “it's the individual, stupid”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuhlicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (5), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.1462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Answer to the CDC: Validation Must Precede Promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Emrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (4), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24694452.2020.1857221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Valid Are Social Vulnerability Models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Emrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109 (4), pp.1131-1153. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24694452.2018.1535887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The equalising mirage? Socioeconomic segregation and environmental justice in post-socialist Bucharest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Marcińczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Housing and the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.917-938. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10901-019-09722-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the Range of Responses to Threats, Hazards and Disasters. Vulnerability, Resilience and Adaptation in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.32917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’expérimentation dit ou fait des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1), pp.57-76. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.481.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations de la résilience des territoires, sociétés, villes. Méthodes, mesures, validations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors-série 30, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.19223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu dans tous ses espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manouk Borzakian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Espaces du jeu, espaces en jeu, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser la vulnérabilité aux inondations? Approches quantitatives, qualitatives, francophones et anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 715 (3), pp.287-312. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.715.0287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et géomatique : la professionnalisation par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.1153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data et droit de la donnée : les collectivités à l’épreuve des réglementations européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dann Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with adaptation in the Paris metropolis. Technics and politics of the uncertainty society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 6, n°3, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data, Political Crisis and Guerrilla Cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data, political crisis and guerrilla cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.260-282. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14288/acme.v14i1.1150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social vulnerability to floods: Review of case studies and implications for measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher G. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abu Sayeed Maroof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.470-486. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2015.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation en Île-de-France entre injonction et recyclage. Techniques et politiques de la société de l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 6, n°3, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désindustrialisation et sites Seveso : danger partout, risque nulle part ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23-24, pp.156-173. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.2636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Geographies of Hesitant Transition: Tracing Socioeconomic Segregation in Post-Ceauşescu Bucharest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Marcińczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Chelcea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (4), pp.1399-1417. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-2427.12073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Social and Spatial Risk Perception Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer aux jeux vidéo en France. Géographie sociale d'une pratique culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (4), pp.308-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241890v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Resilience Is Not: Uses and Abuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Djament-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01210140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video games and urban simulation: new tools or new tricks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 622, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video games and urban simulation: new tools or new tricks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of Urban Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 103 (3), pp.505-525. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00045608.2012.702485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video games and urban simulation: new tools or new tricks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 622, http://cybergeo.revues.org/25561?lang=en</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terrains de jeu comme terrain de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig Ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (2), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.2766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie française, du politique à l’éthique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (13), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.7369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucarest, le trompe l'oeil de la ville libérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment trouver son chemin dans les jeux vidéo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.245-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation relative de la vulnérabilité urbaine à Bucarest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (95)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucarest, vivre et faire la ville entre héritages et mimétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Suditu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (4), pp.327-337. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.374.0327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucarest, l'éternel retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65, pp. 53-72. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.1168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274568v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estimation de la vulnérabilité urbaine, un outil pour la gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 82 (1-2), p. 7-16. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.1397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mexico, au risque de son développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « résidences fermées » à Bucarest : de « l'entre-soi » à la fragmentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, T. 6, pp. 83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les jeux vidéo servaient à comprendre la géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.17502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability, Territory, Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Metzger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SCIENCES - Geography of Risk, Samuel Rufat, 9781789451061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, territoire, population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Metzger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géographie et démographie, 9781789481068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du game? Les jeux vidéo au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUFR - Presses Universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-86906-772-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résiliences : sociétés et territoires face à l'incertitude, aux risques et aux catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781784050719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Imperative. Uncertainty, Risks and Disasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781785480515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropoles en débat : (dé)constructions de la ville compétitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Piermay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pierdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Ouest La Défense, 422p, 2014, 978-2-84016-179-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et temps des jeux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Questions théoriques, 2012, Aurélien Gleize, 978-2-917131-19-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux vidéo comme objet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Questions théoriques, 2011, Aurélien Gleize, 978-2-917131-06-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition post socialiste et vulnerabilité urbaine à Bucarest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Universitatii din Bucuresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-973-737-932-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience urbaine est-elle imperméable à la critique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine Chardonnet-Darmaillacq Éric LESUEUR, Dinah LOUDA, Cécile MAISONNEUVE, Chloë VOISIN-BORMUTH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et territoires résilients. Colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-94, 2020, 9791037003560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Vulnerability: Conceptual Foundations and Geospatial Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher G. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerability and Resilience to Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53-81, Cambridge University Press, 2018, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316651148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes sur table, cartes sur écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Besse, Gilles A. Tiberghien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opérations cartographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud &amp; Ecole nationale supérieure de paysage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.184-193, 2017, 978-2-330-06883-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situating Play Cultures. A survey of videogame players and practices in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dawn Stobbart; Monica Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engaging with Videogames: Play, Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inter-Disciplinary Press, pp.37-51, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01516211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les joueurs de jeu vidéo en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Lejade; Mathieu Triclot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des jeux vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière, pp.172-177, 2013, 978-2-7324-5637-9 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces des conflits numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maie Gérardot; Philippe Lemarchand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.56-60, 2011, 978-2-35030-158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the Fifth European Conference on Risk Perception, Behaviour, Management and Response - ECRP 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Roca Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the Fourth European Conference on Risk Perception, Behaviour, Management and Response - ECRP 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmina Albulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Uhing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the Third European Conference on Risk Perception, Behaviour, Management and Response – ECRP22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Uhing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the Second European Conference on Risk Perception, Behaviour, Management and Response - ENCORE 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Perception & Behaviour Survey of Surveyors. Risk-SoS 2020 Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Botzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Madruga de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the first European Conference on Risk Perception, Behaviour, Management and Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une &amp;quot;mauvaise&amp;quot; résilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de la résilience pure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la résilience n'est pas, ce qu'on veut lui faire dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Djament-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les jeux vidéo servaient à comprendre la géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roșia Montană, marges et cyber-activisme environnemental : quand les montagnes roumaines s'invitent au siège des multinationales canadiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition post socialiste et vulnérabilité urbaine à Bucarest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Ecole Normale Supérieure de Lyon; Université de Bucarest, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01999981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un tournant expérimental ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris Diderot (Paris 7), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02000065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40BED8D5"/>
+    <w:nsid w:val="3C278858"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-rufat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6356-1233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131403672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hudson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Enderlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07368-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291060v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kuhlicke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27539687251378494" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tate" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Asif Rahman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Hoover" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112805v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritika Kapruwan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atishaya Kumar Saksham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ford" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Petzold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mcdowell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02444-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plattard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140jy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fekete" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105789" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103925" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668413v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Kimutai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Le Grix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5295/ad7527" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Arma&#351;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dobre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra-Cosmina Albulescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2024.105008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robinson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Botzen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.14130" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103527" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Madruga de Brito" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Bartkowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canay Do&#287;ulu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102672" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Arma&#537;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif B. Aslam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12854/erde-2023-654" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2022.102465" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-2655-2022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Howe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2022.2105685" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ra&#353;ka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejc Bezak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla S.S. Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kalantari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Banasik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114725" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7045" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-02309-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schneiderbauer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fontanella Pisa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess L Delves" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Pedoth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146957" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03256537v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2021.05.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1462" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Emrich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antolini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2020.1857221" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Marci&#324;czak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-019-09722-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485363v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32917" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485413v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.481.0057" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485376v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2018.1535887" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Borzakian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.715.0287" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001514v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1153" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001577v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dann Goncalves" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27750" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11035" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001705v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980738v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/acme.v14i1.1150" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001690v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Burton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Sayeed Maroof" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2015.09.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001603v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020487v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2636" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001730v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gentile" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Chelcea" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12073" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A79801B7C892AE03A53D36D571DC468C9B685FC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241890v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01210140v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament-Tran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25554" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081788v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485466v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25561" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00045608.2012.702485" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487912v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig Ter Minassian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2766" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487900v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.7369" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641095v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020454v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274568v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1168" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596683v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Suditu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.374.0327" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258012v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1397" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487894v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370976v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485475v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.17502" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401396v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metzger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2034" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401425v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/vulnerabilite-territoire-population/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946498v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=871" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946479v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/resiliences/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071168v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piermay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pierdet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094809v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094811v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946515v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editura-unibuc.ro/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146354v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003560" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001407v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316651148" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485353v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/nature-et-environnement/operations-cartographiques" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516211v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094812v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740564v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Roca Bosch" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giffard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401500v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmina Albulescu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Uhing" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117500v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Vollmer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bianchi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465539v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gilli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228369v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486584v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693161v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693162v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679293v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262109v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114145v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01999981v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02000065v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-rufat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6356-1233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131403672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hudson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Enderlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07368-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933769v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tate" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Asif Rahman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Hoover" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105250" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291060v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kuhlicke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27539687251378494" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112805v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritika Kapruwan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atishaya Kumar Saksham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ford" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Petzold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mcdowell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02444-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plattard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140jy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fekete" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105789" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Arma&#351;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dobre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra-Cosmina Albulescu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2024.105008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721942v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103925" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Kimutai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Le Grix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5295/ad7527" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robinson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Botzen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.14130" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103527" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Madruga de Brito" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Bartkowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canay Do&#287;ulu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102672" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Arma&#537;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif B. Aslam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12854/erde-2023-654" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2022.102465" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-2655-2022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Howe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2022.2105685" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ra&#353;ka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejc Bezak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla S.S. Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kalantari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Banasik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114725" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205897v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schneiderbauer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fontanella Pisa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess L Delves" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Pedoth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146957" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03256537v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2021.05.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347098v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-02309-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1462" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Emrich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antolini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2020.1857221" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485376v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2018.1535887" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Marci&#324;czak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-019-09722-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485363v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32917" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.481.0057" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Borzakian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.715.0287" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001514v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1153" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001577v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dann Goncalves" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27750" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11035" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001705v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980738v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/acme.v14i1.1150" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001690v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Burton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Sayeed Maroof" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2015.09.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001603v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020487v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2636" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001730v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gentile" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Chelcea" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12073" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A79801B7C892AE03A53D36D571DC468C9B685FC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241890v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01210140v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament-Tran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25554" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081788v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485466v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25561" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00045608.2012.702485" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487912v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig Ter Minassian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2766" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487900v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.7369" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693160v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641095v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020454v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596683v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Suditu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.374.0327" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274568v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1168" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258012v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1397" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487894v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370976v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485475v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.17502" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401396v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metzger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2034" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401425v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/vulnerabilite-territoire-population/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946479v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/resiliences/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946498v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=871" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071168v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piermay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pierdet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094809v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094811v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946515v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editura-unibuc.ro/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146354v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003560" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001407v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316651148" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485353v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/nature-et-environnement/operations-cartographiques" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516211v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094812v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740564v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Roca Bosch" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giffard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401500v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmina Albulescu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Uhing" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117500v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Vollmer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bianchi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465539v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gilli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228369v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486584v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693161v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693162v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679293v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262109v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114145v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01999981v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02000065v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>