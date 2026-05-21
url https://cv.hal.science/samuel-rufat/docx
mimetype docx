--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.17021276596px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Rufat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6356-1233</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">131403672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical frameworks of risk perception and protective behaviour: an empirical comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Enderlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-025-07368-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond indices: Profiles of social vulnerability for flood risk reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Asif Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Hoover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 118, pp.105250. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Captivity: When in-situ Adaptation and Moving Out Are No Longer Options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuhlicke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Environmental Geography - PEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/27539687251378494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change adaptation in global mountain regions requires a multi-sectoral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritika Kapruwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atishaya Kumar Saksham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Petzold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.454. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02444-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des risques d’inondation, adaptation et évacuation en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/140jy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the social vulnerability gap in disaster risk perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Enderlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.105789. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinging on the preparedness of first responders. A case study on the 2021 flood operations in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra-Cosmina Albulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116, pp.105008. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2024.105008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context matters when evacuating large cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.103925. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2024.103925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening the scope of anthropogenic influence in extreme event attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aglaé Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Faranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Kimutai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Le Grix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research: Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (4), pp.042003. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2752-5295/ad7527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the complementarity of natural disaster insurance purchases and risk reduction behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Botzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.14130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should everyone in need be treated equally? A European survey of expert judgment on social vulnerability to floods and pandemics to validate multi-hazard vulnerability factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, pp.103527. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2023.103527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03934282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinning in circles? A systematic review on the role of theory in social vulnerability, resilience and adaptation research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuhlicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Madruga de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Bartkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Botzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canay Doğulu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80, pp.102672. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2023.102672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04091342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparedness, coordination, and lived experience of first responders in Germany and Romania 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif B. Aslam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Erde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154 (4), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12854/erde-2023-654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers and dimensions of flood risk perceptions: Revealing an implicit selection bias and lessons for communication policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Botzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.102465. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2022.102465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveying the Surveyors to Address Risk Perception and Adaptive Behaviour Cross-study Comparability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Madruga de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (365), pp.2655-2672. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-22-2655-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-Area Estimations from Survey Data for High-Resolution Maps of Urban Flood Risk Perception and Evacuation Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Howe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24694452.2022.2105685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying barriers for nature-based solutions in flood risk management: An interdisciplinary overview using expert community approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Raška</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejc Bezak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla S.S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kalantari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazimierz Banasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 310, pp.114725. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk perception of climate change and natural hazards in global mountain regions: A critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schneiderbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fontanella Pisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jess L Delves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Pedoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.146957. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fast is fast enough? Twitter usability during emergencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.20-35. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2021.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03256537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paroles et des pierres, Martin Luther King de Washington DC au global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Duroudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Milhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, 13p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.7045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five principles for climate-resilient cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuhlicke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 596 (7873), pp.486-486. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-021-02309-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming alone? Why linking flood risk perception and behavior requires more than “it's the individual, stupid”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuhlicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (5), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.1462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Answer to the CDC: Validation Must Precede Promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Emrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (4), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24694452.2020.1857221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Valid Are Social Vulnerability Models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Emrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109 (4), pp.1131-1153. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24694452.2018.1535887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The equalising mirage? Socioeconomic segregation and environmental justice in post-socialist Bucharest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Marcińczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Housing and the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.917-938. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10901-019-09722-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the Range of Responses to Threats, Hazards and Disasters. Vulnerability, Resilience and Adaptation in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.32917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’expérimentation dit ou fait des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1), pp.57-76. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.481.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations de la résilience des territoires, sociétés, villes. Méthodes, mesures, validations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors-série 30, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.19223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu dans tous ses espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manouk Borzakian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Espaces du jeu, espaces en jeu, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser la vulnérabilité aux inondations? Approches quantitatives, qualitatives, francophones et anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 715 (3), pp.287-312. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.715.0287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et géomatique : la professionnalisation par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.1153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data et droit de la donnée : les collectivités à l’épreuve des réglementations européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dann Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with adaptation in the Paris metropolis. Technics and politics of the uncertainty society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 6, n°3, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data, Political Crisis and Guerrilla Cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data, political crisis and guerrilla cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.260-282. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14288/acme.v14i1.1150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social vulnerability to floods: Review of case studies and implications for measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher G. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abu Sayeed Maroof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.470-486. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2015.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation en Île-de-France entre injonction et recyclage. Techniques et politiques de la société de l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 6, n°3, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désindustrialisation et sites Seveso : danger partout, risque nulle part ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23-24, pp.156-173. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.2636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Geographies of Hesitant Transition: Tracing Socioeconomic Segregation in Post-Ceauşescu Bucharest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Marcińczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Chelcea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (4), pp.1399-1417. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-2427.12073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Social and Spatial Risk Perception Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer aux jeux vidéo en France. Géographie sociale d'une pratique culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (4), pp.308-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241890v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Resilience Is Not: Uses and Abuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Djament-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01210140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video games and urban simulation: new tools or new tricks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 622, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video games and urban simulation: new tools or new tricks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of Urban Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 103 (3), pp.505-525. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00045608.2012.702485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video games and urban simulation: new tools or new tricks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 622, http://cybergeo.revues.org/25561?lang=en</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terrains de jeu comme terrain de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig Ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (2), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.2766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie française, du politique à l’éthique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (13), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.7369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucarest, le trompe l'oeil de la ville libérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment trouver son chemin dans les jeux vidéo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.245-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation relative de la vulnérabilité urbaine à Bucarest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (95)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucarest, vivre et faire la ville entre héritages et mimétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Suditu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (4), pp.327-337. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.374.0327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucarest, l'éternel retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65, pp. 53-72. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.1168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274568v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estimation de la vulnérabilité urbaine, un outil pour la gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 82 (1-2), p. 7-16. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.1397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mexico, au risque de son développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « résidences fermées » à Bucarest : de « l'entre-soi » à la fragmentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, T. 6, pp. 83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les jeux vidéo servaient à comprendre la géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.17502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability, Territory, Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Metzger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SCIENCES - Geography of Risk, Samuel Rufat, 9781789451061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, territoire, population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Metzger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géographie et démographie, 9781789481068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du game? Les jeux vidéo au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUFR - Presses Universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-86906-772-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résiliences : sociétés et territoires face à l'incertitude, aux risques et aux catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781784050719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Imperative. Uncertainty, Risks and Disasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781785480515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropoles en débat : (dé)constructions de la ville compétitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Piermay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pierdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Ouest La Défense, 422p, 2014, 978-2-84016-179-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et temps des jeux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Questions théoriques, 2012, Aurélien Gleize, 978-2-917131-19-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux vidéo comme objet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Questions théoriques, 2011, Aurélien Gleize, 978-2-917131-06-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition post socialiste et vulnerabilité urbaine à Bucarest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Universitatii din Bucuresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-973-737-932-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience urbaine est-elle imperméable à la critique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine Chardonnet-Darmaillacq Éric LESUEUR, Dinah LOUDA, Cécile MAISONNEUVE, Chloë VOISIN-BORMUTH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et territoires résilients. Colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-94, 2020, 9791037003560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Vulnerability: Conceptual Foundations and Geospatial Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher G. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerability and Resilience to Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53-81, Cambridge University Press, 2018, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316651148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes sur table, cartes sur écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Besse, Gilles A. Tiberghien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opérations cartographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud &amp; Ecole nationale supérieure de paysage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.184-193, 2017, 978-2-330-06883-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situating Play Cultures. A survey of videogame players and practices in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dawn Stobbart; Monica Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engaging with Videogames: Play, Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inter-Disciplinary Press, pp.37-51, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01516211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les joueurs de jeu vidéo en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Lejade; Mathieu Triclot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des jeux vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière, pp.172-177, 2013, 978-2-7324-5637-9 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces des conflits numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maie Gérardot; Philippe Lemarchand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.56-60, 2011, 978-2-35030-158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the Fifth European Conference on Risk Perception, Behaviour, Management and Response - ECRP 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Roca Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the Fourth European Conference on Risk Perception, Behaviour, Management and Response - ECRP 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmina Albulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Uhing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the Third European Conference on Risk Perception, Behaviour, Management and Response – ECRP22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Uhing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the Second European Conference on Risk Perception, Behaviour, Management and Response - ENCORE 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Perception & Behaviour Survey of Surveyors. Risk-SoS 2020 Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Botzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Madruga de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the first European Conference on Risk Perception, Behaviour, Management and Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une &amp;quot;mauvaise&amp;quot; résilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de la résilience pure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la résilience n'est pas, ce qu'on veut lui faire dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Djament-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les jeux vidéo servaient à comprendre la géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roșia Montană, marges et cyber-activisme environnemental : quand les montagnes roumaines s'invitent au siège des multinationales canadiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition post socialiste et vulnérabilité urbaine à Bucarest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Ecole Normale Supérieure de Lyon; Université de Bucarest, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01999981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un tournant expérimental ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris Diderot (Paris 7), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02000065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.17021276596px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Rufat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6356-1233</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">131403672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=unit7-AAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change adaptation in global mountain regions requires a multi-sectoral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritika Kapruwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atishaya Kumar Saksham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Petzold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.454. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02444-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond indices: Profiles of social vulnerability for flood risk reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Asif Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Hoover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 118, pp.105250. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical frameworks of risk perception and protective behaviour: an empirical comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Enderlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-025-07368-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Captivity: When in-situ Adaptation and Moving Out Are No Longer Options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuhlicke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Environmental Geography - PEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/27539687251378494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des risques d’inondation, adaptation et évacuation en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/140jy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the social vulnerability gap in disaster risk perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Enderlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.105789. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinging on the preparedness of first responders. A case study on the 2021 flood operations in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra-Cosmina Albulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116, pp.105008. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2024.105008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context matters when evacuating large cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.103925. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2024.103925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening the scope of anthropogenic influence in extreme event attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aglaé Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Faranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Kimutai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Le Grix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research: Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (4), pp.042003. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2752-5295/ad7527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the complementarity of natural disaster insurance purchases and risk reduction behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Botzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.14130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should everyone in need be treated equally? A European survey of expert judgment on social vulnerability to floods and pandemics to validate multi-hazard vulnerability factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, pp.103527. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2023.103527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03934282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinning in circles? A systematic review on the role of theory in social vulnerability, resilience and adaptation research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuhlicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Madruga de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Bartkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Botzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canay Doğulu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80, pp.102672. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2023.102672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04091342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparedness, coordination, and lived experience of first responders in Germany and Romania 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif B. Aslam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Erde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154 (4), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12854/erde-2023-654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveying the Surveyors to Address Risk Perception and Adaptive Behaviour Cross-study Comparability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Madruga de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (365), pp.2655-2672. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-22-2655-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers and dimensions of flood risk perceptions: Revealing an implicit selection bias and lessons for communication policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Botzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.102465. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2022.102465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-Area Estimations from Survey Data for High-Resolution Maps of Urban Flood Risk Perception and Evacuation Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Howe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24694452.2022.2105685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying barriers for nature-based solutions in flood risk management: An interdisciplinary overview using expert community approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Raška</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejc Bezak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla S.S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kalantari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazimierz Banasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 310, pp.114725. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk perception of climate change and natural hazards in global mountain regions: A critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schneiderbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fontanella Pisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jess L Delves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Pedoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.146957. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fast is fast enough? Twitter usability during emergencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.20-35. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2021.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03256537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paroles et des pierres, Martin Luther King de Washington DC au global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Duroudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Milhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, 13p. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.7045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five principles for climate-resilient cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuhlicke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 596 (7873), pp.486-486. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-021-02309-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming alone? Why linking flood risk perception and behavior requires more than “it's the individual, stupid”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuhlicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (5), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.1462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Answer to the CDC: Validation Must Precede Promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Emrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (4), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24694452.2020.1857221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Valid Are Social Vulnerability Models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Emrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109 (4), pp.1131-1153. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24694452.2018.1535887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the Range of Responses to Threats, Hazards and Disasters. Vulnerability, Resilience and Adaptation in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.32917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The equalising mirage? Socioeconomic segregation and environmental justice in post-socialist Bucharest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Marcińczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Housing and the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.917-938. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10901-019-09722-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’expérimentation dit ou fait des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1), pp.57-76. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.481.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations de la résilience des territoires, sociétés, villes. Méthodes, mesures, validations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors-série 30, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.19223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu dans tous ses espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manouk Borzakian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Espaces du jeu, espaces en jeu, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser la vulnérabilité aux inondations? Approches quantitatives, qualitatives, francophones et anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 715 (3), pp.287-312. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.715.0287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et géomatique : la professionnalisation par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.1153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data et droit de la donnée : les collectivités à l’épreuve des réglementations européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dann Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data, Political Crisis and Guerrilla Cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data, political crisis and guerrilla cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.260-282. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14288/acme.v14i1.1150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with adaptation in the Paris metropolis. Technics and politics of the uncertainty society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 6, n°3, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social vulnerability to floods: Review of case studies and implications for measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher G. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abu Sayeed Maroof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.470-486. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2015.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation en Île-de-France entre injonction et recyclage. Techniques et politiques de la société de l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 6, n°3, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désindustrialisation et sites Seveso : danger partout, risque nulle part ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23-24, pp.156-173. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.2636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Geographies of Hesitant Transition: Tracing Socioeconomic Segregation in Post-Ceauşescu Bucharest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Marcińczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Chelcea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (4), pp.1399-1417. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-2427.12073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Social and Spatial Risk Perception Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer aux jeux vidéo en France. Géographie sociale d'une pratique culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (4), pp.308-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241890v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video games and urban simulation: new tools or new tricks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 622, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Resilience Is Not: Uses and Abuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Djament-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01210140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video games and urban simulation: new tools or new tricks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of Urban Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 103 (3), pp.505-525. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00045608.2012.702485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video games and urban simulation: new tools or new tricks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 622, http://cybergeo.revues.org/25561?lang=en</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terrains de jeu comme terrain de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig Ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (2), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.2766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie française, du politique à l’éthique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (13), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.7369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucarest, le trompe l'oeil de la ville libérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment trouver son chemin dans les jeux vidéo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.245-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation relative de la vulnérabilité urbaine à Bucarest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (95)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucarest, vivre et faire la ville entre héritages et mimétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Suditu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (4), pp.327-337. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.374.0327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucarest, l'éternel retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65, pp. 53-72. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.1168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274568v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estimation de la vulnérabilité urbaine, un outil pour la gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 82 (1-2), p. 7-16. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.1397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mexico, au risque de son développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « résidences fermées » à Bucarest : de « l'entre-soi » à la fragmentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, T. 6, pp. 83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les jeux vidéo servaient à comprendre la géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.17502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability, Territory, Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Metzger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SCIENCES - Geography of Risk, Samuel Rufat, 9781789451061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, territoire, population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Metzger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géographie et démographie, 9781789481068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du game? Les jeux vidéo au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUFR - Presses Universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-86906-772-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résiliences : sociétés et territoires face à l'incertitude, aux risques et aux catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781784050719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Imperative. Uncertainty, Risks and Disasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781785480515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropoles en débat : (dé)constructions de la ville compétitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Piermay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pierdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Ouest La Défense, 422p, 2014, 978-2-84016-179-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et temps des jeux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Questions théoriques, 2012, Aurélien Gleize, 978-2-917131-19-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux vidéo comme objet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Questions théoriques, 2011, Aurélien Gleize, 978-2-917131-06-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition post socialiste et vulnerabilité urbaine à Bucarest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Universitatii din Bucuresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-973-737-932-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience urbaine est-elle imperméable à la critique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine Chardonnet-Darmaillacq Éric LESUEUR, Dinah LOUDA, Cécile MAISONNEUVE, Chloë VOISIN-BORMUTH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et territoires résilients. Colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-94, 2020, 9791037003560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Vulnerability: Conceptual Foundations and Geospatial Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher G. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerability and Resilience to Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53-81, Cambridge University Press, 2018, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316651148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes sur table, cartes sur écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Besse, Gilles A. Tiberghien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opérations cartographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud &amp; Ecole nationale supérieure de paysage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.184-193, 2017, 978-2-330-06883-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situating Play Cultures. A survey of videogame players and practices in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dawn Stobbart; Monica Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engaging with Videogames: Play, Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inter-Disciplinary Press, pp.37-51, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01516211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les joueurs de jeu vidéo en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Lejade; Mathieu Triclot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des jeux vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière, pp.172-177, 2013, 978-2-7324-5637-9 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces des conflits numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maie Gérardot; Philippe Lemarchand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.56-60, 2011, 978-2-35030-158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the Fifth European Conference on Risk Perception, Behaviour, Management and Response - ECRP 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Roca Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the Fourth European Conference on Risk Perception, Behaviour, Management and Response - ECRP 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmina Albulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Uhing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the Third European Conference on Risk Perception, Behaviour, Management and Response – ECRP22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Uhing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the Second European Conference on Risk Perception, Behaviour, Management and Response - ENCORE 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Perception & Behaviour Survey of Surveyors. Risk-SoS 2020 Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Armaș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Botzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Madruga de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions of the first European Conference on Risk Perception, Behaviour, Management and Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une &amp;quot;mauvaise&amp;quot; résilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de la résilience pure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la résilience n'est pas, ce qu'on veut lui faire dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Djament-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les jeux vidéo servaient à comprendre la géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovig ter Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roșia Montană, marges et cyber-activisme environnemental : quand les montagnes roumaines s'invitent au siège des multinationales canadiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition post socialiste et vulnérabilité urbaine à Bucarest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Ecole Normale Supérieure de Lyon; Université de Bucarest, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01999981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un tournant expérimental ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rufat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris Diderot (Paris 7), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02000065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C278858"/>
+    <w:nsid w:val="7139AEB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-rufat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6356-1233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131403672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hudson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Enderlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07368-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933769v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tate" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Asif Rahman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Hoover" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105250" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291060v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kuhlicke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27539687251378494" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112805v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritika Kapruwan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atishaya Kumar Saksham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ford" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Petzold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mcdowell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02444-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plattard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140jy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fekete" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105789" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Arma&#351;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dobre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra-Cosmina Albulescu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2024.105008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721942v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103925" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Kimutai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Le Grix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5295/ad7527" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robinson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Botzen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.14130" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103527" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Madruga de Brito" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Bartkowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canay Do&#287;ulu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102672" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Arma&#537;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif B. Aslam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12854/erde-2023-654" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2022.102465" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-2655-2022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Howe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2022.2105685" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ra&#353;ka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejc Bezak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla S.S. Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kalantari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Banasik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114725" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205897v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schneiderbauer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fontanella Pisa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess L Delves" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Pedoth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146957" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03256537v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2021.05.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347098v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-02309-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1462" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Emrich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antolini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2020.1857221" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485376v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2018.1535887" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Marci&#324;czak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-019-09722-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485363v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32917" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.481.0057" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Borzakian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.715.0287" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001514v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1153" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001577v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dann Goncalves" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27750" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11035" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001705v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980738v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/acme.v14i1.1150" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001690v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Burton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Sayeed Maroof" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2015.09.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001603v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020487v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2636" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001730v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gentile" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Chelcea" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12073" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A79801B7C892AE03A53D36D571DC468C9B685FC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241890v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01210140v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament-Tran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25554" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081788v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485466v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25561" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00045608.2012.702485" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487912v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig Ter Minassian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2766" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487900v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.7369" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693160v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641095v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020454v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596683v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Suditu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.374.0327" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274568v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1168" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258012v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1397" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487894v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370976v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485475v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.17502" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401396v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metzger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2034" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401425v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/vulnerabilite-territoire-population/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946479v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/resiliences/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946498v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=871" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071168v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piermay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pierdet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094809v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094811v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946515v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editura-unibuc.ro/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146354v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003560" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001407v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316651148" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485353v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/nature-et-environnement/operations-cartographiques" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516211v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094812v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740564v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Roca Bosch" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giffard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401500v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmina Albulescu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Uhing" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117500v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Vollmer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bianchi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465539v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gilli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228369v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486584v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693161v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693162v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679293v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262109v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114145v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01999981v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02000065v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-rufat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6356-1233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131403672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=unit7-AAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112805v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritika Kapruwan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atishaya Kumar Saksham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ford" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Petzold" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mcdowell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02444-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tate" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Asif Rahman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Hoover" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105250" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hudson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Enderlin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07368-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kuhlicke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27539687251378494" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plattard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140jy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fekete" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105789" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933740v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Arma&#351;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dobre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra-Cosmina Albulescu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2024.105008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103925" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Kimutai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Le Grix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5295/ad7527" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032645v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Botzen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.14130" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103527" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Madruga de Brito" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Bartkowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canay Do&#287;ulu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102672" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Arma&#537;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif B. Aslam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12854/erde-2023-654" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-2655-2022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2022.102465" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Howe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2022.2105685" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668463v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ra&#353;ka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejc Bezak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla S.S. Ferreira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kalantari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Banasik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114725" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schneiderbauer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fontanella Pisa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess L Delves" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Pedoth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146957" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03256537v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2021.05.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477851v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7045" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-02309-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946062v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1462" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146337v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Emrich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antolini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2020.1857221" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485376v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2018.1535887" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485363v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32917" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485390v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Marci&#324;czak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-019-09722-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.481.0057" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001472v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19223" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699894v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Borzakian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001200v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.715.0287" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1153" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001577v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dann Goncalves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27750" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001705v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980738v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/acme.v14i1.1150" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001690v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Burton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Sayeed Maroof" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2015.09.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001603v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020487v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2636" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001730v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gentile" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Chelcea" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12073" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A79801B7C892AE03A53D36D571DC468C9B685FC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001679v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241890v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081788v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01210140v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament-Tran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25554" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485466v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25561" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020502v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00045608.2012.702485" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487912v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig Ter Minassian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2766" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487900v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.7369" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693160v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641095v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020454v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596683v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Suditu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.374.0327" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274568v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1168" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258012v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1397" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487894v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370976v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485475v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.17502" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401396v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metzger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2034" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401425v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/vulnerabilite-territoire-population/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946479v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/resiliences/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=871" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071168v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piermay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pierdet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094809v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094811v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946515v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editura-unibuc.ro/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146354v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003560" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001407v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316651148" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485353v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/nature-et-environnement/operations-cartographiques" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516211v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081785v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094812v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740564v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Roca Bosch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giffard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401500v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmina Albulescu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Uhing" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Vollmer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bianchi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465539v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gilli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228369v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693162v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679293v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262109v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114145v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01999981v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02000065v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>