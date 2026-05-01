--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -5133,51 +5133,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DCEB775"/>
+    <w:nsid w:val="A062CE2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5281,51 +5281,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D66D9C4"/>
+    <w:nsid w:val="533BAEA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5429,51 +5429,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DCF763C6"/>
+    <w:nsid w:val="D0AA1125"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>