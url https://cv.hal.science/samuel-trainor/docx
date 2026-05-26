--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -1046,183 +1046,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Book Review: &amp;quot;The Philosophy of Literary Translation: Dialogue, Movement, Ecology, by Clive Scott</w:t>
+                <w:t xml:space="preserve">The Displaced Omphalos-(s)tone: Ergativity and the Contrapuntal Deixis of the Midlands in Roy Fisher’s Eccentric Topopoetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Trainor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translation and Literature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (2), pp.268-274. </w:t>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3366/tal.2024.0595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12nad⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784677v1</w:t>
+                <w:t xml:space="preserve">hal-04784526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Displaced Omphalos-(s)tone: Ergativity and the Contrapuntal Deixis of the Midlands in Roy Fisher’s Eccentric Topopoetics</w:t>
+                <w:t xml:space="preserve">Critical Book Review: &amp;quot;The Philosophy of Literary Translation: Dialogue, Movement, Ecology, by Clive Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Trainor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 67, </w:t>
+              <w:t xml:space="preserve">Translation and Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (2), pp.268-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12nad⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3366/tal.2024.0595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784526v1</w:t>
+                <w:t xml:space="preserve">hal-04784677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing human and nonhuman dance partners: contrapuntal translation and the shift from replacement to inclusivity</w:t>
               </w:r>
@@ -3463,199 +3463,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">performance poetry</w:t>
+                <w:t xml:space="preserve">PATERSON, Don</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Trainor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dinah Birch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Companion to English Literature, Seventh Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.770, 2009, 9780192806871</w:t>
+              <w:t xml:space="preserve">, pp.761, 2009, 9780192806871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465087v1</w:t>
+                <w:t xml:space="preserve">hal-01465085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PATERSON, Don</w:t>
+                <w:t xml:space="preserve">performance poetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Trainor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dinah Birch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Companion to English Literature, Seventh Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.761, 2009, 9780192806871</w:t>
+              <w:t xml:space="preserve">, pp.770, 2009, 9780192806871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465085v1</w:t>
+                <w:t xml:space="preserve">hal-01465087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRYNNE, J. H.</w:t>
               </w:r>
@@ -3721,285 +3721,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORD, Mark</w:t>
+                <w:t xml:space="preserve">SISSON, C. H. (Charles Hubert)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Trainor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dinah Birch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Companion to English Literature, Seventh Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, The Oxford Companion to English Literature, Seventh Edition</w:t>
+              <w:t xml:space="preserve">, 2009, 9780192806871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465082v1</w:t>
+                <w:t xml:space="preserve">hal-01465096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GUNN, Thom</w:t>
+                <w:t xml:space="preserve">FORD, Mark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Trainor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dinah Birch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Companion to English Literature, Seventh Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.448, 2009, 9780192806871</w:t>
+              <w:t xml:space="preserve">, 2009, The Oxford Companion to English Literature, Seventh Edition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465083v1</w:t>
+                <w:t xml:space="preserve">hal-01465082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SISSON, C. H. (Charles Hubert)</w:t>
+                <w:t xml:space="preserve">GUNN, Thom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Trainor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dinah Birch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Companion to English Literature, Seventh Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 9780192806871</w:t>
+              <w:t xml:space="preserve">, pp.448, 2009, 9780192806871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465096v1</w:t>
+                <w:t xml:space="preserve">hal-01465083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FISHER, Roy</w:t>
               </w:r>
@@ -4665,151 +4665,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Sevin et Thomas Heller, « Food in the workplace, where productivity meets wellbeing: a contemporary question? », translated by Samuel Trainor, Food Information, Communication and Education: Eating Knowledge, sous la direction de Simona De Iulio et Susan Kovacs. Londres: Bloomsbury, (ISBN : 9781350162501). 73-86</w:t>
+                <w:t xml:space="preserve">Laura Guérin, « Changing public health recommendations for older people. From condemning overfeeding to tackling undernutrition », translatedy by Samuel Trainor, Food Information, Communication and Education: Eating Knowledge, sous la direction de Simona De Iulio et Susan Kovacs. Londres: Bloomsbury, (ISBN : 9781350162501). 59-72</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Trainor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067934v1</w:t>
+                <w:t xml:space="preserve">hal-04067925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Guérin, « Changing public health recommendations for older people. From condemning overfeeding to tackling undernutrition », translatedy by Samuel Trainor, Food Information, Communication and Education: Eating Knowledge, sous la direction de Simona De Iulio et Susan Kovacs. Londres: Bloomsbury, (ISBN : 9781350162501). 59-72</w:t>
+                <w:t xml:space="preserve">Elodie Sevin et Thomas Heller, « Food in the workplace, where productivity meets wellbeing: a contemporary question? », translated by Samuel Trainor, Food Information, Communication and Education: Eating Knowledge, sous la direction de Simona De Iulio et Susan Kovacs. Londres: Bloomsbury, (ISBN : 9781350162501). 73-86</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Trainor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067925v1</w:t>
+                <w:t xml:space="preserve">hal-04067934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nourisson, « Projecting savoir-faire in the French Classroom: Nutrition filmstrips 1930-70 », translated by Samuel Trainor, Food Information, Communication and Education: Eating Knowledge, sous la direction de Simona De Iulio et Susan Kovacs. Londres: Bloomsbury, (ISBN : 9781350162501). 45-58</w:t>
               </w:r>
@@ -5133,51 +5133,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A062CE2A"/>
+    <w:nsid w:val="62697894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5281,51 +5281,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="533BAEA7"/>
+    <w:nsid w:val="D891DAD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5429,51 +5429,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D0AA1125"/>
+    <w:nsid w:val="8C87450C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5666,51 +5666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-trainor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6196-5004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017896v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Trainor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/tal.2025.0620" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/tal.2024.0595" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784526v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820663v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12spe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784546v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Braun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;lie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nae" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537080v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Phillips" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01869150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01555779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.2393" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1BS8C7FQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465058v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302246v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709093v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140601v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01939445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01558384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465599v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465420v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465312v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor I. Stoichita" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Traductologie/Territoires-de-la-traduction" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-companion-to-english-literature-9780192806871" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465091v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465082v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465096v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465213v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arts.gla.ac.uk/scotlit/asls/NWS18.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01466912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-01465264v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colantonio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068074v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-trainor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6196-5004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017896v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Trainor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/tal.2025.0620" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784526v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784677v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/tal.2024.0595" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820663v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12spe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784546v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Braun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;lie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nae" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537080v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Phillips" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01869150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01555779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.2393" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1BS8C7FQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465058v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302246v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709093v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140601v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01939445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01558384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465599v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465420v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465312v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor I. Stoichita" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Traductologie/Territoires-de-la-traduction" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465085v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-companion-to-english-literature-9780192806871" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465087v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465091v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465096v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465082v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465213v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arts.gla.ac.uk/scotlit/asls/NWS18.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01466912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-01465264v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colantonio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067925v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068074v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>