--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -790,51 +790,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 25</w:t>
+              <w:t xml:space="preserve">, 2024, 25 (406), pp.1-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059402v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1988,160 +1988,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLEAR: Covariant LEAst-Square Refitting with Applications to Image Restoration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Salmon</w:t>
+                <w:t xml:space="preserve">Accelerated Alternating Descent Methods for Dykstra-like problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Chambolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/16M1080318⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (3), pp.481-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-017-0724-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333295v3</w:t>
+                <w:t xml:space="preserve">hal-01346532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The degrees of freedom of partly smooth regularizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2163,203 +2150,216 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Institute of Statistical Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 69 (4), pp.791 - 832. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10463-016-0563-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981634v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Alternating Descent Methods for Dykstra-like problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Tan</w:t>
+                <w:t xml:space="preserve">CLEAR: Covariant LEAst-Square Refitting with Applications to Image Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 59 (3), pp.481-497. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.243-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-017-0724-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/16M1080318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346532v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333295v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sharp oracle inequality for Graph-Slope</w:t>
               </w:r>
@@ -2691,51 +2691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2821,51 +2821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3686,51 +3686,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of Message Passing Graph Neural Networks with Generic Aggregation On Random Graphs</w:t>
+                <w:t xml:space="preserve">Convergence of Graph Neural Networks with generic aggregation functions on random graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Keriven</w:t>
@@ -3748,97 +3748,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSP 2023 - 6th Graph Signal Processing workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom. pp.1-3</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106511v1</w:t>
+                <w:t xml:space="preserve">hal-04373554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of Graph Neural Networks with generic aggregation functions on random graphs</w:t>
+                <w:t xml:space="preserve">Convergence of Message Passing Graph Neural Networks with Generic Aggregation On Random Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Keriven</w:t>
@@ -3856,263 +3856,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">GSP 2023 - 6th Graph Signal Processing workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373554v1</w:t>
+                <w:t xml:space="preserve">hal-04106511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Robustness of Text Vectorizers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Catellier</w:t>
+                <w:t xml:space="preserve">One-step differentiation of iterative algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2023 - Fortieth International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403681v1</w:t>
+                <w:t xml:space="preserve">hal-04104382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step differentiation of iterative algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edouard Pauwels</w:t>
+                <w:t xml:space="preserve">On the Robustness of Text Vectorizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Catellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">ICML 2023 - Fortieth International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104382v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What functions can Graph Neural Networks compute on random graphs? The role of Positional Encoding</w:t>
               </w:r>
@@ -5731,51 +5731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPARS'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lausanne, Switzerland. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6068,51 +6068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. ICIP'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.3053-3056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6189,51 +6189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NCMIP'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, France. pp.012003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6319,51 +6319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Learning Workshop (ICML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6440,51 +6440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML'2012 workshop on Sparsity, Dictionaries and Projections in Machine Learning and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7299,51 +7299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7922,51 +7922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04942322v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tung Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pauwels" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04649435v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705913v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467123v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Traonmilin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041721v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashem Ghanem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keriven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308828v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Klopfenstein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaiter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-023-01976-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059402v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cordonnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736905v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.12717" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3244511" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169356v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1271877" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-ejs1986" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228663v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Massias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blondel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303248v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06018-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-021-01035-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00993-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Barbara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jourani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1385-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2713822" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333295v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1080318" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981634v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-016-0563-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346532v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0724-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C. Bellec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1364" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842603v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Golbabaee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987295v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627452v5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2012.2233859" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687751v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deledalle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2012.11.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.22049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04950585v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares El Khoury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arbel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065229v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jaffard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302861v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dagr&#233;ou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ablin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2302.08766" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831761v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582212v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728922v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106511v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Catellier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104382v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103771v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562151v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830604v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bannier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382553v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bietti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532683v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059006v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22368-7_11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02288859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819219v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720871v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1131/1/012009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412059v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927075v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927561v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816377v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662718v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670213v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/386/1/012003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695326v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107463v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018927v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19749-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lauga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163926v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daniele" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Villa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589554v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019711v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349160v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768896v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987293v4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01130672v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA090055" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01026398v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03159975v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04942322v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tung Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pauwels" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04649435v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705913v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467123v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Traonmilin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041721v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashem Ghanem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keriven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308828v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Klopfenstein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaiter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-023-01976-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059402v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cordonnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736905v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.12717" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3244511" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169356v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1271877" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-ejs1986" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228663v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Massias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blondel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303248v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06018-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-021-01035-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00993-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Barbara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jourani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1385-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2713822" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0724-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981634v4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-016-0563-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333295v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1080318" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C. Bellec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1364" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842603v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Golbabaee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987295v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627452v5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2012.2233859" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687751v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deledalle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2012.11.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.22049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04950585v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares El Khoury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arbel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065229v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jaffard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302861v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dagr&#233;ou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ablin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2302.08766" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831761v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582212v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728922v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373554v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104382v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Catellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103771v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562151v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830604v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bannier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382553v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bietti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532683v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059006v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22368-7_11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02288859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819219v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720871v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1131/1/012009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412059v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927075v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927561v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816377v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662718v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670213v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/386/1/012003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695326v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107463v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018927v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19749-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lauga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163926v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daniele" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Villa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589554v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019711v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349160v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768896v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987293v4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01130672v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA090055" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01026398v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03159975v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>