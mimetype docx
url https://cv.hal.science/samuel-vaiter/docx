--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -172,85 +172,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 31 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/moor.2025.0914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942322v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric and computational hardness of bilevel programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -292,2635 +301,2635 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Programming, Series A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649435v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Estimate under a Time-Varying Autoregressive Model for Data-Driven Reproduction Number Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.110246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705913v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theory of optimal convex regularization for low-dimensional recovery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gradient scarcity with Bilevel Optimization for Graph Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+                <w:t xml:space="preserve">Hashem Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Keriven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Inference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (2)</w:t>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467123v3</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient scarcity with Bilevel Optimization for Graph Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hashem Ghanem</w:t>
+                <w:t xml:space="preserve">A theory of optimal convex regularization for low-dimensional recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Traonmilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Keriven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Information and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041721v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467123v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local linear convergence of proximal coordinate descent algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Klopfenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18, pp.135-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11590-023-01976-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of Message Passing Graph Neural Networks with Generic Aggregation On Large Random Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Keriven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (406), pp.1-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059402v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The derivatives of Sinkhorn-Knopp converge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2207.12717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736905v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised learning of analysis-sparsity priors with automatic differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hashem Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Keriven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30, pp.339-343. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2023.3244511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geometry of Sparse Analysis Regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (2), pp.842-867. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/19M1271877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169356v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse and Smooth: improved guarantees for Spectral Clustering in the Dynamic Stochastic Block Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Keriven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (1), pp.1330-1366. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/22-ejs1986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit differentiation for fast hyperparameter selection in non-smooth convex learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bertrand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Quentin Klopfenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathurin Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (1), pp.6680 - 6722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228663v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear support vector regression with linear constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Klopfenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 110 (7), pp.1939-1974. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10994-021-06018-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03303248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated data-driven selection of the hyperparameters for Total-Variation based texture segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 63, pp.923-952. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10851-021-01035-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block based refitting in $\ell_{12}$ sparse regularisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 63, pp.216-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10851-020-00993-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Extrapolation for Sparse Generalized Linear Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathurin Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (234), pp.1-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximal Solutions of Sparse Analysis Regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 180 (2), pp.374-396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10957-018-1385-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Consistency of Partly Smooth Regularizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 64 (3), pp.1725-1737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIT.2017.2713822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Alternating Descent Methods for Dykstra-like problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Tan</w:t>
+                <w:t xml:space="preserve">CLEAR: Covariant LEAst-Square Refitting with Applications to Image Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-017-0724-6⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.243-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M1080318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346532v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333295v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The degrees of freedom of partly smooth regularizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Institute of Statistical Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 69 (4), pp.791 - 832. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10463-016-0563-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981634v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLEAR: Covariant LEAst-Square Refitting with Applications to Image Restoration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Salmon</w:t>
+                <w:t xml:space="preserve">Accelerated Alternating Descent Methods for Dykstra-like problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Chambolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/16M1080318⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (3), pp.481-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-017-0724-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333295v3</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sharp oracle inequality for Graph-Slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre C. Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (2), pp.4851-4870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/17-EJS1364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Selection with Low Complexity Priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Golbabaee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Inference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842603v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stein Unbiased GrAdient estimator of the Risk (SUGAR) for multiple parameter selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (4), pp.2448-2487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987295v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Sparse Analysis Regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 59 (4), pp.2001-2016. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2012.2233859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627452v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Behavior of Sparse Analysis Regularization: Applications to Risk Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 35 (3), pp.433-451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acha.2012.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687751v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2930,1015 +2939,1015 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiable Generalized Sliced Wasserstein Plans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, San Diego, United States. pp.1-20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2505.22049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Theory for Kernel Bilevel Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Arbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, San Diego, United States. pp.1-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950585v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provable local learning rule by expert aggregation for a Hawkes network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jaffard</w:t>
+                <w:t xml:space="preserve">A lower bound and a near-optimal algorithm for bilevel empirical risk minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dagréou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ablin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2024 - The 27th International Conference on Artificial Intelligence and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2302.08766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065229v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302861v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lower bound and a near-optimal algorithm for bilevel empirical risk minimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moreau</w:t>
+                <w:t xml:space="preserve">Provable local learning rule by expert aggregation for a Hawkes network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ablin</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Muzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AISTATS 2024 - The 27th International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Valence, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302861v3</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065229v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeking universal approximation for continuous limits of graph neural networks on large random graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Keriven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asilomar 2024 - Asilomar Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Pacific Grove, United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivatives of Stochastic Gradient Descent in parametric optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Iutzeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada, Canada. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582212v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeking universal approximation for continuous counterparts of GNNs on large random graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Keriven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSP 2024 - 7th Graph Signal Processing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of Graph Neural Networks with generic aggregation functions on random graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Convergence of Message Passing Graph Neural Networks with Generic Aggregation On Random Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Keriven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">GSP 2023 - 6th Graph Signal Processing workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373554v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of Message Passing Graph Neural Networks with Generic Aggregation On Random Graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Convergence of Graph Neural Networks with generic aggregation functions on random graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Keriven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSP 2023 - 6th Graph Signal Processing workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom. pp.1-3</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106511v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-step differentiation of iterative algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3967,250 +3976,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Robustness of Text Vectorizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Catellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2023 - Fortieth International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What functions can Graph Neural Networks compute on random graphs? The role of Positional Encoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Keriven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2023 - 37th Annual Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, New-Orleans, United States. pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic differentiation of nonsmooth iterative algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4239,2285 +4248,2285 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, New Orleans, United States. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for bilevel optimization that enables stochastic and global variance reduction algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dagréou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ablin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562151v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchopt: Reproducible, efficient and collaborative optimization benchmarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathurin Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ablin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2022 - 36. Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, La Nouvelle Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Universality of Graph Neural Networks on Large Random Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Keriven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2021 - 35th Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence and Stability of Graph Convolutional Networks on Large Random Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Keriven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Vancouver (virtual), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit differentiation of Lasso-type models for hyperparameter optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bertrand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Quentin Klopfenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2020 - 37th International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Vienna / Virtuel, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refitting solutions promoted by $\ell_{12}$ sparse analysis regularization with block penalties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hofgeismar, Germany. pp.131-143, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22368-7_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting regularity in sparse Generalized Linear Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathurin Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPARS 2019 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the 1-norm the best convex sparse regularization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iTWIST'18 - international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Marseille, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimality of 1-norm regularization among weighted 1-norms for sparse recovery: a case study on how to find optimal regularizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on New Computational Methods for Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France. pp.conference 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1131/1/012009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720871v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the maximum parameter of the total-variation denoising through the pseudo-inverse of the divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations (SPARS'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Recovery with Analysis Decomposable Priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. SampTA'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Bremen, Germany. pp.113-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustesse au bruit des régularisations polyhédrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th GRETSI Symposium on Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Recovery with Analysis Decomposable Priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPARS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lausanne, Switzerland. 1 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The degrees of freedom of the group Lasso for a general design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPARS'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lausanne, Switzerland. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction Stable par Régularisation Décomposable Analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur le Traitement du Signal et des Images (GRETSI'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Polyhedral Regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sampling Theory and Applications (SampTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unbiased Risk Estimation for Sparse Analysis Regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. ICIP'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.3053-3056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximal Splitting Derivatives for Risk Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NCMIP'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, France. pp.012003, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/386/1/012003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Degrees of Freedom of the Group Lasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Learning Workshop (ICML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk estimation for matrix recovery with spectral regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML'2012 workshop on Sparsity, Dictionaries and Projections in Machine Learning and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695326v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6527,250 +6536,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refitting Solutions Promoted by $$\ell _{12}$$ Sparse Analysis Regularizations with Block Penalties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11603, , pp.131-143, 2019, 978-3-030-22367-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-22368-7_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Complexity Regularization of Linear Inverse Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sampling Theory, a Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pfander, Götz E. (Ed.), 50 p., 2015, 978-3-319-19748-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19749-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018927v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6780,596 +6789,596 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizations of inexact proximal operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Equilibrium models for Poisson imaging inverse problems via Mirror Descent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Calatroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHANI: Correlation-based Hawkes Aggregation of Neurons with bio-Inspiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589554v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model identification and local linear convergence of coordinate descent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Klopfenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Support Vector Regression with Linear Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Klopfenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The degrees of freedom of the Group Lasso for a General Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768896v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7379,121 +7388,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Consistency of Partly Smooth Regularizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987293v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7503,171 +7512,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Complexity Regularization of Inverse Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Mathematics [math.GM]. Université Paris Dauphine - Paris IX, 2014. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014PA090055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01130672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Complexity Regularizations of Inverse Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information Theory [math.IT]. Université Paris Dauphine - Paris IX, 2014. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01026398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7677,105 +7686,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From optimization to algorithmic differentiation: a graph detour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optimization and Control [math.OC]. Université de Bourgogne, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03159975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7922,51 +7931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04942322v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tung Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pauwels" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04649435v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705913v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467123v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Traonmilin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041721v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashem Ghanem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keriven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308828v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Klopfenstein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaiter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-023-01976-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059402v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cordonnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736905v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.12717" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3244511" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169356v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1271877" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-ejs1986" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228663v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Massias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blondel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303248v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06018-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-021-01035-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00993-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Barbara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jourani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1385-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2713822" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0724-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981634v4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-016-0563-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333295v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1080318" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C. Bellec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1364" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842603v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Golbabaee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987295v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627452v5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2012.2233859" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687751v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deledalle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2012.11.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.22049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04950585v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares El Khoury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arbel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065229v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jaffard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302861v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dagr&#233;ou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ablin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2302.08766" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831761v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582212v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728922v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373554v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104382v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Catellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103771v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562151v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830604v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bannier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382553v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bietti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532683v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059006v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22368-7_11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02288859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819219v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720871v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1131/1/012009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412059v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927075v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927561v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816377v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662718v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670213v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/386/1/012003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695326v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107463v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018927v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19749-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lauga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163926v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daniele" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Villa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589554v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019711v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349160v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768896v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987293v4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01130672v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA090055" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01026398v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03159975v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04942322v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tung Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pauwels" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2025.0914" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04649435v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705913v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041721v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashem Ghanem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keriven" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467123v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Traonmilin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308828v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Klopfenstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaiter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-023-01976-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059402v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cordonnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736905v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.12717" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3244511" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169356v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1271877" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-ejs1986" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228663v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Massias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blondel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06018-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044181v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-021-01035-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00993-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Barbara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jourani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1385-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658847v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2713822" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333295v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1080318" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981634v4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-016-0563-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0724-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544680v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C. Bellec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1364" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842603v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Golbabaee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987295v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627452v5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2012.2233859" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687751v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deledalle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2012.11.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.22049" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04950585v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares El Khoury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arbel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302861v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dagr&#233;ou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ablin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2302.08766" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065229v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jaffard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831761v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582212v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373554v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104382v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Catellier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103771v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681143v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562151v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830604v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bannier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382553v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bietti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532683v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22368-7_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02288859v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819219v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720871v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1131/1/012009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412059v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926727v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926929v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816377v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662718v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670213v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/386/1/012003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695292v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695326v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018927v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19749-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lauga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163926v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daniele" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Villa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589554v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019711v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349160v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768896v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987293v4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01130672v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA090055" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01026398v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03159975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>