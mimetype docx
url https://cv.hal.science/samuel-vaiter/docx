--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -223,217 +223,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942322v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric and computational hardness of bilevel programming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edouard Pauwels</w:t>
+                <w:t xml:space="preserve">Risk Estimate under a Time-Varying Autoregressive Model for Data-Driven Reproduction Number Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Programming, Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 32 p</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.110246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649435v2</w:t>
+                <w:t xml:space="preserve">hal-04705913v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Estimate under a Time-Varying Autoregressive Model for Data-Driven Reproduction Number Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Pascal</w:t>
+                <w:t xml:space="preserve">Geometric and computational hardness of bilevel programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.110246</w:t>
+              <w:t xml:space="preserve">Mathematical Programming, Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705913v3</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649435v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient scarcity with Bilevel Optimization for Graph Learning</w:t>
               </w:r>
@@ -1356,235 +1356,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228663v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear support vector regression with linear constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Klopfenstein</w:t>
+                <w:t xml:space="preserve">Automated data-driven selection of the hyperparameters for Total-Variation based texture segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10994-021-06018-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, pp.923-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-021-01035-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03303248v1</w:t>
+                <w:t xml:space="preserve">hal-03044181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated data-driven selection of the hyperparameters for Total-Variation based texture segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Pascal</w:t>
+                <w:t xml:space="preserve">Linear support vector regression with linear constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Klopfenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 63, pp.923-952. </w:t>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110 (7), pp.1939-1974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-021-01035-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10994-021-06018-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044181v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03303248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block based refitting in $\ell_{12}$ sparse regularisation</w:t>
               </w:r>
@@ -1997,274 +1997,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLEAR: Covariant LEAst-Square Refitting with Applications to Image Restoration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+                <w:t xml:space="preserve">A sharp oracle inequality for Graph-Slope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre C. Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/16M1080318⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.4851-4870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/17-EJS1364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333295v3</w:t>
+                <w:t xml:space="preserve">hal-01544680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The degrees of freedom of partly smooth regularizers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CLEAR: Covariant LEAst-Square Refitting with Applications to Image Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Institute of Statistical Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 69 (4), pp.791 - 832. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.243-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10463-016-0563-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/16M1080318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981634v4</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333295v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated Alternating Descent Methods for Dykstra-like problems</w:t>
               </w:r>
@@ -2348,131 +2322,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sharp oracle inequality for Graph-Slope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The degrees of freedom of partly smooth regularizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre C. Bellec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (2), pp.4851-4870. </w:t>
+              <w:t xml:space="preserve">Annals of the Institute of Statistical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (4), pp.791 - 832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/17-EJS1364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10463-016-0563-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544680v1</w:t>
+                <w:t xml:space="preserve">hal-00981634v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Selection with Low Complexity Priors</w:t>
               </w:r>
@@ -2700,51 +2700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2830,51 +2830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3159,587 +3159,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950585v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lower bound and a near-optimal algorithm for bilevel empirical risk minimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moreau</w:t>
+                <w:t xml:space="preserve">Seeking universal approximation for continuous counterparts of GNNs on large random graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Keriven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ablin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GSP 2024 - 7th Graph Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302861v3</w:t>
+                <w:t xml:space="preserve">hal-04728922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provable local learning rule by expert aggregation for a Hawkes network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Muzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISTATS 2024 - The 27th International Conference on Artificial Intelligence and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065229v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking universal approximation for continuous limits of graph neural networks on large random graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
+                <w:t xml:space="preserve">A lower bound and a near-optimal algorithm for bilevel empirical risk minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dagréou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ablin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asilomar 2024 - Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2302.08766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831761v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302861v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivatives of Stochastic Gradient Descent in parametric optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Vaiter</w:t>
+                <w:t xml:space="preserve">Seeking universal approximation for continuous limits of graph neural networks on large random graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Keriven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada, Canada. 24 p</w:t>
+              <w:t xml:space="preserve">Asilomar 2024 - Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Pacific Grove, United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582212v2</w:t>
+                <w:t xml:space="preserve">hal-04831761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking universal approximation for continuous counterparts of GNNs on large random graphs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+                <w:t xml:space="preserve">Derivatives of Stochastic Gradient Descent in parametric optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Iutzeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSP 2024 - 7th Graph Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada, Canada. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728922v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582212v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of Message Passing Graph Neural Networks with Generic Aggregation On Random Graphs</w:t>
+                <w:t xml:space="preserve">Convergence of Graph Neural Networks with generic aggregation functions on random graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Keriven</w:t>
@@ -3757,97 +3757,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSP 2023 - 6th Graph Signal Processing workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom. pp.1-3</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106511v1</w:t>
+                <w:t xml:space="preserve">hal-04373554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of Graph Neural Networks with generic aggregation functions on random graphs</w:t>
+                <w:t xml:space="preserve">Convergence of Message Passing Graph Neural Networks with Generic Aggregation On Random Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Keriven</w:t>
@@ -3865,263 +3865,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">GSP 2023 - 6th Graph Signal Processing workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373554v1</w:t>
+                <w:t xml:space="preserve">hal-04106511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step differentiation of iterative algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edouard Pauwels</w:t>
+                <w:t xml:space="preserve">On the Robustness of Text Vectorizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Catellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">ICML 2023 - Fortieth International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104382v1</w:t>
+                <w:t xml:space="preserve">hal-04403681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Robustness of Text Vectorizers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Catellier</w:t>
+                <w:t xml:space="preserve">One-step differentiation of iterative algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2023 - Fortieth International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403681v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What functions can Graph Neural Networks compute on random graphs? The role of Positional Encoding</w:t>
               </w:r>
@@ -4183,355 +4183,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic differentiation of nonsmooth iterative algorithms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benchopt: Reproducible, efficient and collaborative optimization benchmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathurin Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ablin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States. 28 p</w:t>
+              <w:t xml:space="preserve">NeurIPS 2022 - 36. Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, La Nouvelle Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681143v1</w:t>
+                <w:t xml:space="preserve">hal-03830604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for bilevel optimization that enables stochastic and global variance reduction algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dagréou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ablin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562151v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchopt: Reproducible, efficient and collaborative optimization benchmarks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic differentiation of nonsmooth iterative algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2022 - 36. Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, La Nouvelle Orléans, United States</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830604v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Universality of Graph Neural Networks on Large Random Graphs</w:t>
               </w:r>
@@ -5051,213 +5051,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the 1-norm the best convex sparse regularization?</w:t>
+                <w:t xml:space="preserve">Optimality of 1-norm regularization among weighted 1-norms for sparse recovery: a case study on how to find optimal regularizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iTWIST'18 - international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on New Computational Methods for Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France. pp.conference 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1131/1/012009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819219v1</w:t>
+                <w:t xml:space="preserve">hal-01720871v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimality of 1-norm regularization among weighted 1-norms for sparse recovery: a case study on how to find optimal regularizations</w:t>
+                <w:t xml:space="preserve">Is the 1-norm the best convex sparse regularization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on New Computational Methods for Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">iTWIST'18 - international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Marseille, France. pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1131/1/012009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01720871v3</w:t>
+                <w:t xml:space="preserve">hal-01819219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the maximum parameter of the total-variation denoising through the pseudo-inverse of the divergence</w:t>
               </w:r>
@@ -5345,51 +5345,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Recovery with Analysis Decomposable Priors</w:t>
+                <w:t xml:space="preserve">Reconstruction Stable par Régularisation Décomposable Analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
@@ -5420,168 +5420,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SampTA'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bremen, Germany. pp.113-116</w:t>
+              <w:t xml:space="preserve">Colloque sur le Traitement du Signal et des Images (GRETSI'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926732v1</w:t>
+                <w:t xml:space="preserve">hal-00927561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse au bruit des régularisations polyhédrales</w:t>
+                <w:t xml:space="preserve">Robust Polyhedral Regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th GRETSI Symposium on Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID130</w:t>
+              <w:t xml:space="preserve">International Conference on Sampling Theory and Applications (SampTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927075v1</w:t>
+                <w:t xml:space="preserve">hal-00816377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Recovery with Analysis Decomposable Priors</w:t>
               </w:r>
@@ -5636,218 +5636,192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lausanne, Switzerland. 1 pp</w:t>
+              <w:t xml:space="preserve">Proc. SampTA'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bremen, Germany. pp.113-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926727v1</w:t>
+                <w:t xml:space="preserve">hal-00926732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The degrees of freedom of the group Lasso for a general design</w:t>
+                <w:t xml:space="preserve">Robustesse au bruit des régularisations polyhédrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lausanne, Switzerland. 1 page</w:t>
+              <w:t xml:space="preserve">24th GRETSI Symposium on Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926929v1</w:t>
+                <w:t xml:space="preserve">hal-00927075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction Stable par Régularisation Décomposable Analyse</w:t>
+                <w:t xml:space="preserve">Stable Recovery with Analysis Decomposable Priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
@@ -5878,168 +5852,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur le Traitement du Signal et des Images (GRETSI'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID208</w:t>
+              <w:t xml:space="preserve">SPARS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lausanne, Switzerland. 1 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927561v1</w:t>
+                <w:t xml:space="preserve">hal-00926727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Polyhedral Regularization</w:t>
+                <w:t xml:space="preserve">The degrees of freedom of the group Lasso for a general design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sampling Theory and Applications (SampTA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">SPARS'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lausanne, Switzerland. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816377v1</w:t>
+                <w:t xml:space="preserve">hal-00926929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unbiased Risk Estimation for Sparse Analysis Regularization</w:t>
               </w:r>
@@ -6077,51 +6077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. ICIP'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.3053-3056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6198,51 +6198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NCMIP'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, France. pp.012003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6328,51 +6328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Learning Workshop (ICML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6449,51 +6449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML'2012 workshop on Sparsity, Dictionaries and Projections in Machine Learning and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6763,51 +6763,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018927v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6872,428 +6872,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Equilibrium models for Poisson imaging inverse problems via Mirror Descent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proximal basin hopping: global optimization with guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Daniele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvia Villa</w:t>
+                <w:t xml:space="preserve">Cesare Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163926v1</w:t>
+                <w:t xml:space="preserve">hal-05618796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHANI: Correlation-based Hawkes Aggregation of Neurons with bio-Inspiration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jaffard</w:t>
+                <w:t xml:space="preserve">Deep Equilibrium models for Poisson imaging inverse problems via Mirror Descent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Calatroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589554v2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model identification and local linear convergence of coordinate descent</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joseph Salmon</w:t>
+                <w:t xml:space="preserve">CHANI: Correlation-based Hawkes Aggregation of Neurons with bio-Inspiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019711v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589554v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Support Vector Regression with Linear Constraints</w:t>
+                <w:t xml:space="preserve">Model identification and local linear convergence of coordinate descent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Klopfenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349160v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Linear Support Vector Regression with Linear Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Klopfenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The degrees of freedom of the Group Lasso for a General Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7308,77 +7396,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768896v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7388,51 +7476,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Consistency of Partly Smooth Regularizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7458,51 +7546,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987293v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7512,171 +7600,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Complexity Regularization of Inverse Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Mathematics [math.GM]. Université Paris Dauphine - Paris IX, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA090055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01130672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Complexity Regularizations of Inverse Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information Theory [math.IT]. Université Paris Dauphine - Paris IX, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01026398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7686,105 +7774,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From optimization to algorithmic differentiation: a graph detour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optimization and Control [math.OC]. Université de Bourgogne, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03159975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId155"/>
+      <w:footerReference w:type="default" r:id="rId157"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7931,51 +8019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04942322v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tung Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pauwels" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2025.0914" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04649435v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705913v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041721v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashem Ghanem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keriven" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467123v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Traonmilin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308828v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Klopfenstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaiter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-023-01976-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059402v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cordonnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736905v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.12717" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3244511" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169356v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1271877" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-ejs1986" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228663v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Massias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blondel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06018-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044181v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-021-01035-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00993-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Barbara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jourani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1385-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658847v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2713822" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333295v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1080318" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981634v4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-016-0563-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0724-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544680v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C. Bellec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1364" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842603v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Golbabaee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987295v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627452v5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2012.2233859" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687751v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deledalle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2012.11.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.22049" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04950585v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares El Khoury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arbel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302861v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dagr&#233;ou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ablin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2302.08766" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065229v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jaffard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831761v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582212v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373554v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104382v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Catellier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103771v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681143v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562151v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830604v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bannier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382553v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bietti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532683v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22368-7_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02288859v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819219v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720871v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1131/1/012009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412059v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926727v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926929v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816377v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662718v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670213v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/386/1/012003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695292v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695326v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018927v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19749-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lauga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163926v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daniele" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Villa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589554v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019711v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349160v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768896v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987293v4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01130672v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA090055" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01026398v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03159975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04942322v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tung Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pauwels" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2025.0914" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705913v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04649435v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041721v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashem Ghanem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keriven" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467123v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Traonmilin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308828v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Klopfenstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaiter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-023-01976-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059402v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cordonnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736905v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.12717" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3244511" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169356v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1271877" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-ejs1986" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228663v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Massias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blondel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-021-01035-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06018-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00993-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Barbara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jourani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1385-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658847v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2713822" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C. Bellec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1364" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333295v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1080318" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0724-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981634v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-016-0563-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842603v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Golbabaee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987295v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627452v5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2012.2233859" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687751v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deledalle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2012.11.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.22049" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04950585v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares El Khoury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arbel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065229v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jaffard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302861v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dagr&#233;ou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ablin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2302.08766" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582212v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106511v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Catellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104382v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103771v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bannier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562151v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382553v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bietti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532683v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22368-7_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02288859v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720871v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1131/1/012009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819219v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412059v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816377v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926732v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927075v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662718v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670213v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/386/1/012003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695292v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695326v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018927v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19749-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lauga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618796v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Molinari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163926v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daniele" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Villa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589554v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019711v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349160v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768896v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987293v4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01130672v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA090055" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01026398v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03159975v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>